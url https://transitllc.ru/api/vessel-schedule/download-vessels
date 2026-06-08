--- v0 (2026-04-01)
+++ v1 (2026-06-08)
@@ -15,102 +15,106 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TCV-2 — BUXMELODY" sheetId="1" r:id="rId4"/>
     <sheet name="TCV-2 — CRYSTAL STPETERSBURG" sheetId="2" r:id="rId5"/>
     <sheet name="TCV-2 — FENG HAI 66" sheetId="3" r:id="rId6"/>
     <sheet name="TCV-2 — GSL AFRICA" sheetId="4" r:id="rId7"/>
     <sheet name="TCV-2 — HAIAN ALFA" sheetId="5" r:id="rId8"/>
     <sheet name="TCV-2 — HAIAN BELL" sheetId="6" r:id="rId9"/>
     <sheet name="TCV-2 — HAIAN BETA" sheetId="7" r:id="rId10"/>
     <sheet name="TCV-2 — HAIAN LINK" sheetId="8" r:id="rId11"/>
     <sheet name="TCV-2 — HAIAN PARK" sheetId="9" r:id="rId12"/>
     <sheet name="TCV-2 — HAIAN ROSE" sheetId="10" r:id="rId13"/>
     <sheet name="TCV-2 — HAIAN TIME" sheetId="11" r:id="rId14"/>
-    <sheet name="TCV-2 — HONG CHANG SHENG" sheetId="12" r:id="rId15"/>
-[...15 lines deleted...]
-    <sheet name="TCV-2 — ТРАНЗИТ ШАМОРА" sheetId="28" r:id="rId31"/>
+    <sheet name="TCV-2 — HAO HAI JI YUN" sheetId="12" r:id="rId15"/>
+    <sheet name="TCV-2 — HONG CHANG SHENG" sheetId="13" r:id="rId16"/>
+    <sheet name="TCV-2 — HONG LI CHANG JIU" sheetId="14" r:id="rId17"/>
+    <sheet name="TCV-2 — JY BONITO" sheetId="15" r:id="rId18"/>
+    <sheet name="TCV-2 — LOA HARMONY" sheetId="16" r:id="rId19"/>
+    <sheet name="TCV-2 — MAO GANG QUAN ZHOU" sheetId="17" r:id="rId20"/>
+    <sheet name="TCV-2 — MIKHAIL ROBKANOV" sheetId="18" r:id="rId21"/>
+    <sheet name="TCV-2 — ORION" sheetId="19" r:id="rId22"/>
+    <sheet name="TCV-2 — TRANSIT SEDANKA" sheetId="20" r:id="rId23"/>
+    <sheet name="TCV-2 — TRANSIT TATARKA" sheetId="21" r:id="rId24"/>
+    <sheet name="TCV-2 — TRANSIT ZMEINKA" sheetId="22" r:id="rId25"/>
+    <sheet name="TCV-2 — XIANG YUAN HE RUN" sheetId="23" r:id="rId26"/>
+    <sheet name="TCV-2 — YM CELEBRITY" sheetId="24" r:id="rId27"/>
+    <sheet name="TCV-2 — YM CREDENTIAL" sheetId="25" r:id="rId28"/>
+    <sheet name="TCV-2 — ВЕНИАМИН ХЛОПИН" sheetId="26" r:id="rId29"/>
+    <sheet name="TCV-2 — ТРАНЗИТ ЛУГОВАЯ" sheetId="27" r:id="rId30"/>
+    <sheet name="TCV-2 — ТРАНЗИТ МИЛЛИОНКА" sheetId="28" r:id="rId31"/>
+    <sheet name="TCV-2 — ТРАНЗИТ ТАВАЙЗА" sheetId="29" r:id="rId32"/>
+    <sheet name="TCV-2 — ТРАНЗИТ ШАМОРА" sheetId="30" r:id="rId33"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1984">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2171">
   <si>
     <t>Vessel</t>
   </si>
   <si>
     <t>Voyage</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>BUXMELODY</t>
   </si>
   <si>
     <t>222N</t>
   </si>
   <si>
     <t>Ho Chi Minh</t>
   </si>
   <si>
@@ -488,5630 +492,6191 @@
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>12.03.2026</t>
   </si>
   <si>
     <t>14.03.2026</t>
   </si>
   <si>
     <t>15.03.2026</t>
   </si>
   <si>
     <t>239S</t>
   </si>
   <si>
     <t>21.03.2026</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>239N</t>
   </si>
   <si>
+    <t>04.04.2026</t>
+  </si>
+  <si>
+    <t>05.04.2026</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>240S</t>
+  </si>
+  <si>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>18.04.2026</t>
+  </si>
+  <si>
+    <t>240N</t>
+  </si>
+  <si>
+    <t>25.04.2026</t>
+  </si>
+  <si>
+    <t>26.04.2026</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>241S</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>241N</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>242S</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>242N</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>243S</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>243N</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>244S</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>244N</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>245S</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>245N</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>246S</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>246N</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>247S</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>247N</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>248S</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>CRYSTAL STPETERSBURG</t>
+  </si>
+  <si>
+    <t>122CS</t>
+  </si>
+  <si>
+    <t>Qingdao (Dongjiakou)</t>
+  </si>
+  <si>
+    <t>30.10.2024</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>01.11.2024</t>
+  </si>
+  <si>
+    <t>05.11.2024</t>
+  </si>
+  <si>
+    <t>123CS</t>
+  </si>
+  <si>
+    <t>St. Petersburg (CTSP)</t>
+  </si>
+  <si>
+    <t>20.12.2024</t>
+  </si>
+  <si>
+    <t>22.12.2024</t>
+  </si>
+  <si>
+    <t>FENG HAI 66</t>
+  </si>
+  <si>
+    <t>241802N</t>
+  </si>
+  <si>
+    <t>Ningbo (Zhoushan)</t>
+  </si>
+  <si>
+    <t>14.10.2024</t>
+  </si>
+  <si>
+    <t>15.10.2024</t>
+  </si>
+  <si>
+    <t>Tianjin (Xingang)</t>
+  </si>
+  <si>
+    <t>18.10.2024</t>
+  </si>
+  <si>
+    <t>19.10.2024</t>
+  </si>
+  <si>
+    <t>241803S</t>
+  </si>
+  <si>
+    <t>Vrangel bay</t>
+  </si>
+  <si>
+    <t>25.10.2024</t>
+  </si>
+  <si>
+    <t>27.10.2024</t>
+  </si>
+  <si>
+    <t>241804N</t>
+  </si>
+  <si>
+    <t>03.11.2024</t>
+  </si>
+  <si>
+    <t>14.11.2024</t>
+  </si>
+  <si>
+    <t>15.11.2024</t>
+  </si>
+  <si>
+    <t>241805S</t>
+  </si>
+  <si>
+    <t>21.11.2024</t>
+  </si>
+  <si>
+    <t>23.11.2024</t>
+  </si>
+  <si>
+    <t>241806N</t>
+  </si>
+  <si>
+    <t>02.12.2024</t>
+  </si>
+  <si>
+    <t>03.12.2024</t>
+  </si>
+  <si>
+    <t>10.12.2024</t>
+  </si>
+  <si>
+    <t>12.12.2024</t>
+  </si>
+  <si>
+    <t>13.12.2024</t>
+  </si>
+  <si>
+    <t>241807S</t>
+  </si>
+  <si>
+    <t>17.12.2024</t>
+  </si>
+  <si>
+    <t>19.12.2024</t>
+  </si>
+  <si>
+    <t>241808N</t>
+  </si>
+  <si>
+    <t>26.12.2024</t>
+  </si>
+  <si>
+    <t>27.12.2024</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>02.01.2025</t>
+  </si>
+  <si>
+    <t>241809S</t>
+  </si>
+  <si>
+    <t>07.01.2025</t>
+  </si>
+  <si>
+    <t>08.01.2025</t>
+  </si>
+  <si>
+    <t>241810N</t>
+  </si>
+  <si>
+    <t>14.01.2025</t>
+  </si>
+  <si>
+    <t>15.01.2025</t>
+  </si>
+  <si>
+    <t>20.01.2025</t>
+  </si>
+  <si>
+    <t>21.01.2025</t>
+  </si>
+  <si>
+    <t>22.01.2025</t>
+  </si>
+  <si>
+    <t>241811S</t>
+  </si>
+  <si>
+    <t>27.01.2025</t>
+  </si>
+  <si>
+    <t>28.01.2025</t>
+  </si>
+  <si>
+    <t>241812N</t>
+  </si>
+  <si>
+    <t>03.02.2025</t>
+  </si>
+  <si>
+    <t>04.02.2025</t>
+  </si>
+  <si>
+    <t>Busan (Korea)</t>
+  </si>
+  <si>
+    <t>08.02.2025</t>
+  </si>
+  <si>
+    <t>10.02.2025</t>
+  </si>
+  <si>
+    <t>11.02.2025</t>
+  </si>
+  <si>
+    <t>12.02.2025</t>
+  </si>
+  <si>
+    <t>241813S</t>
+  </si>
+  <si>
+    <t>Vladivostok (VMPP)</t>
+  </si>
+  <si>
+    <t>17.02.2025</t>
+  </si>
+  <si>
+    <t>18.02.2025</t>
+  </si>
+  <si>
+    <t>19.02.2025</t>
+  </si>
+  <si>
+    <t>241814N</t>
+  </si>
+  <si>
+    <t>26.02.2025</t>
+  </si>
+  <si>
+    <t>27.02.2025</t>
+  </si>
+  <si>
+    <t>Qingdao</t>
+  </si>
+  <si>
+    <t>04.03.2025</t>
+  </si>
+  <si>
+    <t>08.03.2025</t>
+  </si>
+  <si>
+    <t>241815S</t>
+  </si>
+  <si>
+    <t>11.03.2025</t>
+  </si>
+  <si>
+    <t>12.03.2025</t>
+  </si>
+  <si>
+    <t>241816N</t>
+  </si>
+  <si>
+    <t>19.03.2025</t>
+  </si>
+  <si>
+    <t>22.03.2025</t>
+  </si>
+  <si>
+    <t>25.03.2025</t>
+  </si>
+  <si>
+    <t>241817S</t>
+  </si>
+  <si>
+    <t>29.03.2025</t>
+  </si>
+  <si>
+    <t>30.03.2025</t>
+  </si>
+  <si>
+    <t>241818N</t>
+  </si>
+  <si>
+    <t>Nansha</t>
+  </si>
+  <si>
+    <t>07.04.2025</t>
+  </si>
+  <si>
+    <t>08.04.2025</t>
+  </si>
+  <si>
+    <t>Xiamen</t>
+  </si>
+  <si>
+    <t>10.04.2025</t>
+  </si>
+  <si>
+    <t>241819S</t>
+  </si>
+  <si>
+    <t>20.04.2025</t>
+  </si>
+  <si>
+    <t>241820N</t>
+  </si>
+  <si>
+    <t>26.04.2025</t>
+  </si>
+  <si>
+    <t>Shantou</t>
+  </si>
+  <si>
+    <t>02.05.2025</t>
+  </si>
+  <si>
+    <t>03.05.2025</t>
+  </si>
+  <si>
+    <t>241821S</t>
+  </si>
+  <si>
+    <t>241822N</t>
+  </si>
+  <si>
+    <t>22.05.2025</t>
+  </si>
+  <si>
+    <t>24.05.2025</t>
+  </si>
+  <si>
+    <t>26.05.2025</t>
+  </si>
+  <si>
+    <t>27.05.2025</t>
+  </si>
+  <si>
+    <t>02.06.2025</t>
+  </si>
+  <si>
+    <t>241823S</t>
+  </si>
+  <si>
+    <t>06.06.2025</t>
+  </si>
+  <si>
+    <t>07.06.2025</t>
+  </si>
+  <si>
+    <t>241824N</t>
+  </si>
+  <si>
+    <t>14.06.2025</t>
+  </si>
+  <si>
+    <t>25.06.2025</t>
+  </si>
+  <si>
+    <t>26.06.2025</t>
+  </si>
+  <si>
+    <t>241825S</t>
+  </si>
+  <si>
+    <t>02.07.2025</t>
+  </si>
+  <si>
+    <t>03.07.2025</t>
+  </si>
+  <si>
+    <t>241826N</t>
+  </si>
+  <si>
+    <t>10.07.2025</t>
+  </si>
+  <si>
+    <t>241827S</t>
+  </si>
+  <si>
+    <t>16.07.2025</t>
+  </si>
+  <si>
+    <t>17.07.2025</t>
+  </si>
+  <si>
+    <t>241828N</t>
+  </si>
+  <si>
+    <t>02.08.2025</t>
+  </si>
+  <si>
+    <t>241829S</t>
+  </si>
+  <si>
+    <t>06.08.2025</t>
+  </si>
+  <si>
+    <t>08.08.2025</t>
+  </si>
+  <si>
+    <t>241830N</t>
+  </si>
+  <si>
+    <t>15.08.2025</t>
+  </si>
+  <si>
+    <t>17.08.2025</t>
+  </si>
+  <si>
+    <t>18.08.2025</t>
+  </si>
+  <si>
+    <t>241831S</t>
+  </si>
+  <si>
+    <t>22.08.2025</t>
+  </si>
+  <si>
+    <t>241832N</t>
+  </si>
+  <si>
+    <t>28.08.2025</t>
+  </si>
+  <si>
+    <t>GSL AFRICA</t>
+  </si>
+  <si>
+    <t>948S</t>
+  </si>
+  <si>
+    <t>27.03.2024</t>
+  </si>
+  <si>
+    <t>29.03.2024</t>
+  </si>
+  <si>
+    <t>948N</t>
+  </si>
+  <si>
+    <t>07.04.2024</t>
+  </si>
+  <si>
+    <t>09.04.2024</t>
+  </si>
+  <si>
+    <t>10.04.2024</t>
+  </si>
+  <si>
+    <t>11.04.2024</t>
+  </si>
+  <si>
+    <t>949S</t>
+  </si>
+  <si>
+    <t>18.04.2024</t>
+  </si>
+  <si>
+    <t>22.04.2024</t>
+  </si>
+  <si>
+    <t>949N</t>
+  </si>
+  <si>
+    <t>28.04.2024</t>
+  </si>
+  <si>
+    <t>29.04.2024</t>
+  </si>
+  <si>
+    <t>01.05.2024</t>
+  </si>
+  <si>
+    <t>02.05.2024</t>
+  </si>
+  <si>
+    <t>950S</t>
+  </si>
+  <si>
+    <t>08.05.2024</t>
+  </si>
+  <si>
+    <t>10.05.2024</t>
+  </si>
+  <si>
+    <t>950N</t>
+  </si>
+  <si>
+    <t>18.05.2024</t>
+  </si>
+  <si>
+    <t>19.05.2024</t>
+  </si>
+  <si>
+    <t>20.05.2024</t>
+  </si>
+  <si>
+    <t>21.05.2024</t>
+  </si>
+  <si>
+    <t>951S</t>
+  </si>
+  <si>
+    <t>28.05.2024</t>
+  </si>
+  <si>
+    <t>29.05.2024</t>
+  </si>
+  <si>
+    <t>951N</t>
+  </si>
+  <si>
+    <t>05.06.2024</t>
+  </si>
+  <si>
+    <t>06.06.2024</t>
+  </si>
+  <si>
+    <t>07.06.2024</t>
+  </si>
+  <si>
+    <t>09.06.2024</t>
+  </si>
+  <si>
+    <t>952S</t>
+  </si>
+  <si>
+    <t>16.06.2024</t>
+  </si>
+  <si>
+    <t>18.06.2024</t>
+  </si>
+  <si>
+    <t>952N</t>
+  </si>
+  <si>
+    <t>26.06.2024</t>
+  </si>
+  <si>
+    <t>27.06.2024</t>
+  </si>
+  <si>
+    <t>29.06.2024</t>
+  </si>
+  <si>
+    <t>30.06.2024</t>
+  </si>
+  <si>
+    <t>953S</t>
+  </si>
+  <si>
+    <t>06.07.2024</t>
+  </si>
+  <si>
+    <t>10.07.2024</t>
+  </si>
+  <si>
+    <t>953N</t>
+  </si>
+  <si>
+    <t>17.07.2024</t>
+  </si>
+  <si>
+    <t>18.07.2024</t>
+  </si>
+  <si>
+    <t>20.07.2024</t>
+  </si>
+  <si>
+    <t>21.07.2024</t>
+  </si>
+  <si>
+    <t>954S</t>
+  </si>
+  <si>
+    <t>28.07.2024</t>
+  </si>
+  <si>
+    <t>30.07.2024</t>
+  </si>
+  <si>
+    <t>954N</t>
+  </si>
+  <si>
+    <t>07.08.2024</t>
+  </si>
+  <si>
+    <t>08.08.2024</t>
+  </si>
+  <si>
+    <t>09.08.2024</t>
+  </si>
+  <si>
+    <t>11.08.2024</t>
+  </si>
+  <si>
+    <t>955S</t>
+  </si>
+  <si>
+    <t>18.08.2024</t>
+  </si>
+  <si>
+    <t>21.08.2024</t>
+  </si>
+  <si>
+    <t>955N</t>
+  </si>
+  <si>
+    <t>31.08.2024</t>
+  </si>
+  <si>
+    <t>01.09.2024</t>
+  </si>
+  <si>
+    <t>03.09.2024</t>
+  </si>
+  <si>
+    <t>04.09.2024</t>
+  </si>
+  <si>
+    <t>956S</t>
+  </si>
+  <si>
+    <t>11.09.2024</t>
+  </si>
+  <si>
+    <t>13.09.2024</t>
+  </si>
+  <si>
+    <t>956N</t>
+  </si>
+  <si>
+    <t>22.09.2024</t>
+  </si>
+  <si>
+    <t>23.09.2024</t>
+  </si>
+  <si>
+    <t>25.09.2024</t>
+  </si>
+  <si>
+    <t>26.09.2024</t>
+  </si>
+  <si>
+    <t>957S</t>
+  </si>
+  <si>
+    <t>02.10.2024</t>
+  </si>
+  <si>
+    <t>05.10.2024</t>
+  </si>
+  <si>
+    <t>957N</t>
+  </si>
+  <si>
+    <t>16.10.2024</t>
+  </si>
+  <si>
+    <t>17.10.2024</t>
+  </si>
+  <si>
+    <t>958S</t>
+  </si>
+  <si>
+    <t>24.10.2024</t>
+  </si>
+  <si>
+    <t>26.10.2024</t>
+  </si>
+  <si>
+    <t>958N</t>
+  </si>
+  <si>
+    <t>02.11.2024</t>
+  </si>
+  <si>
+    <t>04.11.2024</t>
+  </si>
+  <si>
+    <t>06.11.2024</t>
+  </si>
+  <si>
+    <t>959S</t>
+  </si>
+  <si>
+    <t>13.11.2024</t>
+  </si>
+  <si>
+    <t>18.11.2024</t>
+  </si>
+  <si>
+    <t>959N</t>
+  </si>
+  <si>
+    <t>25.11.2024</t>
+  </si>
+  <si>
+    <t>26.11.2024</t>
+  </si>
+  <si>
+    <t>28.11.2024</t>
+  </si>
+  <si>
+    <t>29.11.2024</t>
+  </si>
+  <si>
+    <t>960S</t>
+  </si>
+  <si>
+    <t>06.12.2024</t>
+  </si>
+  <si>
+    <t>960N</t>
+  </si>
+  <si>
+    <t>23.12.2024</t>
+  </si>
+  <si>
+    <t>24.12.2024</t>
+  </si>
+  <si>
+    <t>25.12.2024</t>
+  </si>
+  <si>
+    <t>961S</t>
+  </si>
+  <si>
+    <t>961N</t>
+  </si>
+  <si>
+    <t>11.01.2025</t>
+  </si>
+  <si>
+    <t>12.01.2025</t>
+  </si>
+  <si>
+    <t>16.01.2025</t>
+  </si>
+  <si>
+    <t>962S</t>
+  </si>
+  <si>
+    <t>962N</t>
+  </si>
+  <si>
+    <t>30.01.2025</t>
+  </si>
+  <si>
+    <t>31.01.2025</t>
+  </si>
+  <si>
+    <t>02.02.2025</t>
+  </si>
+  <si>
+    <t>963S</t>
+  </si>
+  <si>
+    <t>09.02.2025</t>
+  </si>
+  <si>
+    <t>964S</t>
+  </si>
+  <si>
+    <t>05.03.2025</t>
+  </si>
+  <si>
+    <t>964N</t>
+  </si>
+  <si>
+    <t>13.03.2025</t>
+  </si>
+  <si>
+    <t>15.03.2025</t>
+  </si>
+  <si>
+    <t>965S</t>
+  </si>
+  <si>
+    <t>26.03.2025</t>
+  </si>
+  <si>
+    <t>965N</t>
+  </si>
+  <si>
+    <t>06.04.2025</t>
+  </si>
+  <si>
+    <t>09.04.2025</t>
+  </si>
+  <si>
+    <t>12.04.2025</t>
+  </si>
+  <si>
+    <t>966S</t>
+  </si>
+  <si>
+    <t>21.04.2025</t>
+  </si>
+  <si>
+    <t>966N</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>05.05.2025</t>
+  </si>
+  <si>
+    <t>967S</t>
+  </si>
+  <si>
+    <t>16.05.2025</t>
+  </si>
+  <si>
+    <t>18.05.2025</t>
+  </si>
+  <si>
+    <t>967N</t>
+  </si>
+  <si>
+    <t>28.05.2025</t>
+  </si>
+  <si>
+    <t>29.05.2025</t>
+  </si>
+  <si>
+    <t>968S</t>
+  </si>
+  <si>
+    <t>968N</t>
+  </si>
+  <si>
+    <t>15.06.2025</t>
+  </si>
+  <si>
+    <t>16.06.2025</t>
+  </si>
+  <si>
+    <t>17.06.2025</t>
+  </si>
+  <si>
+    <t>969S</t>
+  </si>
+  <si>
+    <t>969N</t>
+  </si>
+  <si>
+    <t>04.07.2025</t>
+  </si>
+  <si>
+    <t>05.07.2025</t>
+  </si>
+  <si>
+    <t>06.07.2025</t>
+  </si>
+  <si>
+    <t>07.07.2025</t>
+  </si>
+  <si>
+    <t>970S</t>
+  </si>
+  <si>
+    <t>970N</t>
+  </si>
+  <si>
+    <t>23.07.2025</t>
+  </si>
+  <si>
+    <t>25.07.2025</t>
+  </si>
+  <si>
+    <t>26.07.2025</t>
+  </si>
+  <si>
+    <t>971S</t>
+  </si>
+  <si>
+    <t>05.08.2025</t>
+  </si>
+  <si>
+    <t>971N</t>
+  </si>
+  <si>
+    <t>16.08.2025</t>
+  </si>
+  <si>
+    <t>19.08.2025</t>
+  </si>
+  <si>
+    <t>972S</t>
+  </si>
+  <si>
+    <t>25.08.2025</t>
+  </si>
+  <si>
+    <t>972N</t>
+  </si>
+  <si>
+    <t>07.09.2025</t>
+  </si>
+  <si>
+    <t>08.09.2025</t>
+  </si>
+  <si>
+    <t>09.09.2025</t>
+  </si>
+  <si>
+    <t>10.09.2025</t>
+  </si>
+  <si>
+    <t>973S</t>
+  </si>
+  <si>
+    <t>17.09.2025</t>
+  </si>
+  <si>
+    <t>20.09.2025</t>
+  </si>
+  <si>
+    <t>973N</t>
+  </si>
+  <si>
+    <t>01.10.2025</t>
+  </si>
+  <si>
+    <t>02.10.2025</t>
+  </si>
+  <si>
+    <t>974S</t>
+  </si>
+  <si>
+    <t>11.10.2025</t>
+  </si>
+  <si>
+    <t>974N</t>
+  </si>
+  <si>
+    <t>23.10.2025</t>
+  </si>
+  <si>
+    <t>24.10.2025</t>
+  </si>
+  <si>
+    <t>26.10.2025</t>
+  </si>
+  <si>
+    <t>27.10.2025</t>
+  </si>
+  <si>
+    <t>975S</t>
+  </si>
+  <si>
+    <t>02.11.2025</t>
+  </si>
+  <si>
+    <t>03.11.2025</t>
+  </si>
+  <si>
+    <t>975N</t>
+  </si>
+  <si>
+    <t>16.11.2025</t>
+  </si>
+  <si>
+    <t>18.11.2025</t>
+  </si>
+  <si>
+    <t>21.11.2025</t>
+  </si>
+  <si>
+    <t>976S</t>
+  </si>
+  <si>
+    <t>28.11.2025</t>
+  </si>
+  <si>
+    <t>29.11.2025</t>
+  </si>
+  <si>
+    <t>976N</t>
+  </si>
+  <si>
+    <t>08.12.2025</t>
+  </si>
+  <si>
+    <t>09.12.2025</t>
+  </si>
+  <si>
+    <t>977S</t>
+  </si>
+  <si>
+    <t>18.12.2025</t>
+  </si>
+  <si>
+    <t>19.12.2025</t>
+  </si>
+  <si>
+    <t>977N</t>
+  </si>
+  <si>
+    <t>27.12.2025</t>
+  </si>
+  <si>
+    <t>28.12.2025</t>
+  </si>
+  <si>
+    <t>30.12.2025</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>978S</t>
+  </si>
+  <si>
+    <t>06.01.2026</t>
+  </si>
+  <si>
+    <t>07.01.2026</t>
+  </si>
+  <si>
+    <t>978N</t>
+  </si>
+  <si>
+    <t>16.01.2026</t>
+  </si>
+  <si>
+    <t>17.01.2026</t>
+  </si>
+  <si>
+    <t>19.01.2026</t>
+  </si>
+  <si>
+    <t>979S</t>
+  </si>
+  <si>
+    <t>28.01.2026</t>
+  </si>
+  <si>
+    <t>979N</t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>07.02.2026</t>
+  </si>
+  <si>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>980S</t>
+  </si>
+  <si>
+    <t>16.02.2026</t>
+  </si>
+  <si>
+    <t>980N</t>
+  </si>
+  <si>
+    <t>24.02.2026</t>
+  </si>
+  <si>
+    <t>27.02.2026</t>
+  </si>
+  <si>
+    <t>981S</t>
+  </si>
+  <si>
+    <t>16.03.2026</t>
+  </si>
+  <si>
+    <t>981N</t>
+  </si>
+  <si>
+    <t>25.03.2026</t>
+  </si>
+  <si>
+    <t>26.03.2026</t>
+  </si>
+  <si>
+    <t>28.03.2026</t>
+  </si>
+  <si>
+    <t>30.03.2026</t>
+  </si>
+  <si>
+    <t>982S</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>982N</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>983S</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>983N</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>984S</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>984N</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>985S</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>985N</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>986S</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>986N</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>987S</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>987N</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>988S</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>988N</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>989S</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>989N</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>990S</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>HAIAN ALFA</t>
+  </si>
+  <si>
+    <t>028E</t>
+  </si>
+  <si>
+    <t>Haiphong</t>
+  </si>
+  <si>
+    <t>30.11.2024</t>
+  </si>
+  <si>
+    <t>028W</t>
+  </si>
+  <si>
+    <t>04.12.2024</t>
+  </si>
+  <si>
+    <t>034E</t>
+  </si>
+  <si>
+    <t>29.01.2025</t>
+  </si>
+  <si>
+    <t>034W</t>
+  </si>
+  <si>
+    <t>035E</t>
+  </si>
+  <si>
+    <t>06.02.2025</t>
+  </si>
+  <si>
+    <t>039E</t>
+  </si>
+  <si>
+    <t>17.03.2025</t>
+  </si>
+  <si>
+    <t>039W</t>
+  </si>
+  <si>
+    <t>040E</t>
+  </si>
+  <si>
+    <t>046S</t>
+  </si>
+  <si>
+    <t>21.05.2025</t>
+  </si>
+  <si>
+    <t>047N</t>
+  </si>
+  <si>
+    <t>04.06.2025</t>
+  </si>
+  <si>
+    <t>047S</t>
+  </si>
+  <si>
+    <t>052N</t>
+  </si>
+  <si>
+    <t>052S</t>
+  </si>
+  <si>
+    <t>059E</t>
+  </si>
+  <si>
+    <t>17.10.2025</t>
+  </si>
+  <si>
+    <t>18.10.2025</t>
+  </si>
+  <si>
+    <t>059W</t>
+  </si>
+  <si>
+    <t>21.10.2025</t>
+  </si>
+  <si>
+    <t>060E</t>
+  </si>
+  <si>
+    <t>25.10.2025</t>
+  </si>
+  <si>
+    <t>060W</t>
+  </si>
+  <si>
+    <t>10.11.2025</t>
+  </si>
+  <si>
+    <t>061E</t>
+  </si>
+  <si>
+    <t>15.11.2025</t>
+  </si>
+  <si>
+    <t>061W</t>
+  </si>
+  <si>
+    <t>062E</t>
+  </si>
+  <si>
+    <t>062W</t>
+  </si>
+  <si>
+    <t>24.11.2025</t>
+  </si>
+  <si>
+    <t>25.11.2025</t>
+  </si>
+  <si>
+    <t>064W</t>
+  </si>
+  <si>
+    <t>16.12.2025</t>
+  </si>
+  <si>
+    <t>065E</t>
+  </si>
+  <si>
+    <t>20.12.2025</t>
+  </si>
+  <si>
+    <t>065W</t>
+  </si>
+  <si>
+    <t>22.12.2025</t>
+  </si>
+  <si>
+    <t>066E</t>
+  </si>
+  <si>
+    <t>26.12.2025</t>
+  </si>
+  <si>
+    <t>071E</t>
+  </si>
+  <si>
+    <t>071W</t>
+  </si>
+  <si>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>HAIAN BELL</t>
+  </si>
+  <si>
+    <t>281E</t>
+  </si>
+  <si>
+    <t>31.03.2025</t>
+  </si>
+  <si>
+    <t>281W</t>
+  </si>
+  <si>
+    <t>03.04.2025</t>
+  </si>
+  <si>
+    <t>282E</t>
+  </si>
+  <si>
+    <t>284E</t>
+  </si>
+  <si>
+    <t>24.04.2025</t>
+  </si>
+  <si>
+    <t>25.04.2025</t>
+  </si>
+  <si>
+    <t>284W</t>
+  </si>
+  <si>
+    <t>285E</t>
+  </si>
+  <si>
+    <t>29.04.2025</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>290E</t>
+  </si>
+  <si>
+    <t>12.06.2025</t>
+  </si>
+  <si>
+    <t>18.06.2025</t>
+  </si>
+  <si>
+    <t>291W</t>
+  </si>
+  <si>
+    <t>21.06.2025</t>
+  </si>
+  <si>
+    <t>303E</t>
+  </si>
+  <si>
+    <t>30.10.2025</t>
+  </si>
+  <si>
+    <t>303W</t>
+  </si>
+  <si>
+    <t>05.11.2025</t>
+  </si>
+  <si>
+    <t>304E</t>
+  </si>
+  <si>
+    <t>09.11.2025</t>
+  </si>
+  <si>
+    <t>304W</t>
+  </si>
+  <si>
+    <t>12.11.2025</t>
+  </si>
+  <si>
+    <t>13.11.2025</t>
+  </si>
+  <si>
+    <t>305E</t>
+  </si>
+  <si>
+    <t>306W</t>
+  </si>
+  <si>
+    <t>04.12.2025</t>
+  </si>
+  <si>
+    <t>05.12.2025</t>
+  </si>
+  <si>
+    <t>307E</t>
+  </si>
+  <si>
+    <t>07.12.2025</t>
+  </si>
+  <si>
+    <t>308E</t>
+  </si>
+  <si>
+    <t>17.12.2025</t>
+  </si>
+  <si>
+    <t>308W</t>
+  </si>
+  <si>
+    <t>21.12.2025</t>
+  </si>
+  <si>
+    <t>310E</t>
+  </si>
+  <si>
+    <t>03.01.2026</t>
+  </si>
+  <si>
+    <t>310W</t>
+  </si>
+  <si>
+    <t>08.01.2026</t>
+  </si>
+  <si>
+    <t>09.01.2026</t>
+  </si>
+  <si>
+    <t>311E</t>
+  </si>
+  <si>
+    <t>11.01.2026</t>
+  </si>
+  <si>
+    <t>12.01.2026</t>
+  </si>
+  <si>
+    <t>311W</t>
+  </si>
+  <si>
+    <t>312E</t>
+  </si>
+  <si>
+    <t>20.01.2026</t>
+  </si>
+  <si>
+    <t>312W</t>
+  </si>
+  <si>
+    <t>22.01.2026</t>
+  </si>
+  <si>
+    <t>23.01.2026</t>
+  </si>
+  <si>
+    <t>313E</t>
+  </si>
+  <si>
+    <t>313W</t>
+  </si>
+  <si>
+    <t>30.01.2026</t>
+  </si>
+  <si>
+    <t>31.01.2026</t>
+  </si>
+  <si>
+    <t>316E</t>
+  </si>
+  <si>
+    <t>19.02.2026</t>
+  </si>
+  <si>
+    <t>316W</t>
+  </si>
+  <si>
+    <t>22.02.2026</t>
+  </si>
+  <si>
+    <t>23.02.2026</t>
+  </si>
+  <si>
+    <t>317W</t>
+  </si>
+  <si>
+    <t>318E</t>
+  </si>
+  <si>
+    <t>23.03.2026</t>
+  </si>
+  <si>
+    <t>318W</t>
+  </si>
+  <si>
+    <t>27.03.2026</t>
+  </si>
+  <si>
+    <t>323E</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>323W</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>325E</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>325W</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>326E</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>326W</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>327E</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>327W</t>
+  </si>
+  <si>
+    <t>HAIAN BETA</t>
+  </si>
+  <si>
+    <t>009E</t>
+  </si>
+  <si>
+    <t>22.07.2024</t>
+  </si>
+  <si>
+    <t>009W</t>
+  </si>
+  <si>
+    <t>25.07.2024</t>
+  </si>
+  <si>
+    <t>029E</t>
+  </si>
+  <si>
+    <t>23.02.2025</t>
+  </si>
+  <si>
+    <t>24.02.2025</t>
+  </si>
+  <si>
+    <t>029W</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>043S</t>
+  </si>
+  <si>
+    <t>23.09.2025</t>
+  </si>
+  <si>
+    <t>24.09.2025</t>
+  </si>
+  <si>
+    <t>044N</t>
+  </si>
+  <si>
+    <t>30.09.2025</t>
+  </si>
+  <si>
+    <t>050E</t>
+  </si>
+  <si>
+    <t>04.11.2025</t>
+  </si>
+  <si>
+    <t>06.12.2025</t>
+  </si>
+  <si>
+    <t>050W</t>
+  </si>
+  <si>
+    <t>057E</t>
+  </si>
+  <si>
+    <t>09.03.2026</t>
+  </si>
+  <si>
+    <t>057W</t>
+  </si>
+  <si>
+    <t>063E</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>063W</t>
+  </si>
+  <si>
+    <t>HAIAN LINK</t>
+  </si>
+  <si>
+    <t>101E</t>
+  </si>
+  <si>
+    <t>101W</t>
+  </si>
+  <si>
+    <t>102E</t>
+  </si>
+  <si>
+    <t>09.05.2025</t>
+  </si>
+  <si>
+    <t>102W</t>
+  </si>
+  <si>
+    <t>103E</t>
+  </si>
+  <si>
+    <t>14.05.2025</t>
+  </si>
+  <si>
+    <t>15.05.2025</t>
+  </si>
+  <si>
+    <t>103W</t>
+  </si>
+  <si>
+    <t>104E</t>
+  </si>
+  <si>
+    <t>104W</t>
+  </si>
+  <si>
+    <t>25.05.2025</t>
+  </si>
+  <si>
+    <t>105E</t>
+  </si>
+  <si>
+    <t>105W</t>
+  </si>
+  <si>
+    <t>106E</t>
+  </si>
+  <si>
+    <t>109E</t>
+  </si>
+  <si>
+    <t>28.06.2025</t>
+  </si>
+  <si>
+    <t>29.06.2025</t>
+  </si>
+  <si>
+    <t>109W</t>
+  </si>
+  <si>
+    <t>110E</t>
+  </si>
+  <si>
+    <t>110W</t>
+  </si>
+  <si>
+    <t>111E</t>
+  </si>
+  <si>
+    <t>111W</t>
+  </si>
+  <si>
+    <t>18.07.2025</t>
+  </si>
+  <si>
+    <t>112E</t>
+  </si>
+  <si>
+    <t>112W</t>
+  </si>
+  <si>
+    <t>113E</t>
+  </si>
+  <si>
+    <t>31.07.2025</t>
+  </si>
+  <si>
+    <t>HAIAN PARK</t>
+  </si>
+  <si>
+    <t>405E</t>
+  </si>
+  <si>
+    <t>12.09.2024</t>
+  </si>
+  <si>
+    <t>405W</t>
+  </si>
+  <si>
+    <t>15.09.2024</t>
+  </si>
+  <si>
+    <t>406E</t>
+  </si>
+  <si>
+    <t>17.09.2024</t>
+  </si>
+  <si>
+    <t>18.09.2024</t>
+  </si>
+  <si>
+    <t>406W</t>
+  </si>
+  <si>
+    <t>21.09.2024</t>
+  </si>
+  <si>
+    <t>407E</t>
+  </si>
+  <si>
+    <t>24.09.2024</t>
+  </si>
+  <si>
+    <t>431E</t>
+  </si>
+  <si>
+    <t>431W</t>
+  </si>
+  <si>
+    <t>432E</t>
+  </si>
+  <si>
+    <t>432W</t>
+  </si>
+  <si>
+    <t>433E</t>
+  </si>
+  <si>
+    <t>11.08.2025</t>
+  </si>
+  <si>
+    <t>433W</t>
+  </si>
+  <si>
+    <t>434E</t>
+  </si>
+  <si>
+    <t>435E</t>
+  </si>
+  <si>
+    <t>435W</t>
+  </si>
+  <si>
+    <t>30.08.2025</t>
+  </si>
+  <si>
+    <t>436E</t>
+  </si>
+  <si>
+    <t>02.09.2025</t>
+  </si>
+  <si>
+    <t>03.09.2025</t>
+  </si>
+  <si>
+    <t>436W</t>
+  </si>
+  <si>
+    <t>06.09.2025</t>
+  </si>
+  <si>
+    <t>437E</t>
+  </si>
+  <si>
+    <t>437W</t>
+  </si>
+  <si>
+    <t>15.09.2025</t>
+  </si>
+  <si>
+    <t>438E</t>
+  </si>
+  <si>
+    <t>438W</t>
+  </si>
+  <si>
+    <t>21.09.2025</t>
+  </si>
+  <si>
+    <t>439E</t>
+  </si>
+  <si>
+    <t>439W</t>
+  </si>
+  <si>
+    <t>03.10.2025</t>
+  </si>
+  <si>
+    <t>06.10.2025</t>
+  </si>
+  <si>
+    <t>440E</t>
+  </si>
+  <si>
+    <t>440W</t>
+  </si>
+  <si>
+    <t>441E</t>
+  </si>
+  <si>
+    <t>16.10.2025</t>
+  </si>
+  <si>
+    <t>441W</t>
+  </si>
+  <si>
+    <t>HAIAN ROSE</t>
+  </si>
+  <si>
+    <t>063S</t>
+  </si>
+  <si>
+    <t>064N</t>
+  </si>
+  <si>
+    <t>26.09.2025</t>
+  </si>
+  <si>
+    <t>27.09.2025</t>
+  </si>
+  <si>
+    <t>HAIAN TIME</t>
+  </si>
+  <si>
+    <t>379E</t>
+  </si>
+  <si>
+    <t>29.07.2024</t>
+  </si>
+  <si>
+    <t>379W</t>
+  </si>
+  <si>
+    <t>01.08.2024</t>
+  </si>
+  <si>
+    <t>02.08.2024</t>
+  </si>
+  <si>
+    <t>380E</t>
+  </si>
+  <si>
+    <t>05.08.2024</t>
+  </si>
+  <si>
+    <t>06.08.2024</t>
+  </si>
+  <si>
+    <t>380W</t>
+  </si>
+  <si>
+    <t>10.08.2024</t>
+  </si>
+  <si>
+    <t>381E</t>
+  </si>
+  <si>
+    <t>14.08.2024</t>
+  </si>
+  <si>
+    <t>15.08.2024</t>
+  </si>
+  <si>
+    <t>381W</t>
+  </si>
+  <si>
+    <t>17.08.2024</t>
+  </si>
+  <si>
+    <t>382E</t>
+  </si>
+  <si>
+    <t>22.08.2024</t>
+  </si>
+  <si>
+    <t>382W</t>
+  </si>
+  <si>
+    <t>24.08.2024</t>
+  </si>
+  <si>
+    <t>25.08.2024</t>
+  </si>
+  <si>
+    <t>383E</t>
+  </si>
+  <si>
+    <t>27.08.2024</t>
+  </si>
+  <si>
+    <t>28.08.2024</t>
+  </si>
+  <si>
+    <t>383W</t>
+  </si>
+  <si>
+    <t>30.08.2024</t>
+  </si>
+  <si>
+    <t>384E</t>
+  </si>
+  <si>
+    <t>02.09.2024</t>
+  </si>
+  <si>
+    <t>384W</t>
+  </si>
+  <si>
+    <t>06.09.2024</t>
+  </si>
+  <si>
+    <t>07.09.2024</t>
+  </si>
+  <si>
+    <t>387E</t>
+  </si>
+  <si>
+    <t>387W</t>
+  </si>
+  <si>
+    <t>27.09.2024</t>
+  </si>
+  <si>
+    <t>389E</t>
+  </si>
+  <si>
+    <t>08.10.2024</t>
+  </si>
+  <si>
+    <t>09.10.2024</t>
+  </si>
+  <si>
+    <t>389W</t>
+  </si>
+  <si>
+    <t>11.10.2024</t>
+  </si>
+  <si>
+    <t>12.10.2024</t>
+  </si>
+  <si>
+    <t>390E</t>
+  </si>
+  <si>
+    <t>390W</t>
+  </si>
+  <si>
+    <t>20.10.2024</t>
+  </si>
+  <si>
+    <t>391E</t>
+  </si>
+  <si>
+    <t>21.10.2024</t>
+  </si>
+  <si>
+    <t>23.10.2024</t>
+  </si>
+  <si>
+    <t>391W</t>
+  </si>
+  <si>
+    <t>392E</t>
+  </si>
+  <si>
+    <t>28.10.2024</t>
+  </si>
+  <si>
+    <t>29.10.2024</t>
+  </si>
+  <si>
+    <t>392W</t>
+  </si>
+  <si>
+    <t>393E</t>
+  </si>
+  <si>
+    <t>393W</t>
+  </si>
+  <si>
+    <t>07.11.2024</t>
+  </si>
+  <si>
+    <t>08.11.2024</t>
+  </si>
+  <si>
+    <t>394E</t>
+  </si>
+  <si>
+    <t>12.11.2024</t>
+  </si>
+  <si>
+    <t>394W</t>
+  </si>
+  <si>
+    <t>16.11.2024</t>
+  </si>
+  <si>
+    <t>395E</t>
+  </si>
+  <si>
+    <t>22.11.2024</t>
+  </si>
+  <si>
+    <t>395W</t>
+  </si>
+  <si>
+    <t>24.11.2024</t>
+  </si>
+  <si>
+    <t>397E</t>
+  </si>
+  <si>
+    <t>05.12.2024</t>
+  </si>
+  <si>
+    <t>397W</t>
+  </si>
+  <si>
+    <t>09.12.2024</t>
+  </si>
+  <si>
+    <t>398E</t>
+  </si>
+  <si>
+    <t>398W</t>
+  </si>
+  <si>
+    <t>14.12.2024</t>
+  </si>
+  <si>
+    <t>15.12.2024</t>
+  </si>
+  <si>
+    <t>399E</t>
+  </si>
+  <si>
+    <t>399W</t>
+  </si>
+  <si>
+    <t>400E</t>
+  </si>
+  <si>
+    <t>401E</t>
+  </si>
+  <si>
+    <t>03.01.2025</t>
+  </si>
+  <si>
+    <t>401W</t>
+  </si>
+  <si>
+    <t>05.01.2025</t>
+  </si>
+  <si>
+    <t>402E</t>
+  </si>
+  <si>
+    <t>09.01.2025</t>
+  </si>
+  <si>
+    <t>10.01.2025</t>
+  </si>
+  <si>
+    <t>402W</t>
+  </si>
+  <si>
+    <t>403E</t>
+  </si>
+  <si>
+    <t>17.01.2025</t>
+  </si>
+  <si>
+    <t>18.01.2025</t>
+  </si>
+  <si>
+    <t>403W</t>
+  </si>
+  <si>
+    <t>404E</t>
+  </si>
+  <si>
+    <t>24.01.2025</t>
+  </si>
+  <si>
+    <t>25.01.2025</t>
+  </si>
+  <si>
+    <t>13.02.2025</t>
+  </si>
+  <si>
+    <t>14.02.2025</t>
+  </si>
+  <si>
+    <t>16.02.2025</t>
+  </si>
+  <si>
+    <t>407W</t>
+  </si>
+  <si>
+    <t>20.02.2025</t>
+  </si>
+  <si>
+    <t>21.02.2025</t>
+  </si>
+  <si>
+    <t>408E</t>
+  </si>
+  <si>
+    <t>25.02.2025</t>
+  </si>
+  <si>
+    <t>409E</t>
+  </si>
+  <si>
+    <t>03.03.2025</t>
+  </si>
+  <si>
+    <t>409W</t>
+  </si>
+  <si>
+    <t>06.03.2025</t>
+  </si>
+  <si>
+    <t>07.03.2025</t>
+  </si>
+  <si>
+    <t>410E</t>
+  </si>
+  <si>
+    <t>10.03.2025</t>
+  </si>
+  <si>
+    <t>410W</t>
+  </si>
+  <si>
+    <t>14.03.2025</t>
+  </si>
+  <si>
+    <t>411E</t>
+  </si>
+  <si>
+    <t>412E</t>
+  </si>
+  <si>
+    <t>412W</t>
+  </si>
+  <si>
+    <t>27.03.2025</t>
+  </si>
+  <si>
+    <t>28.03.2025</t>
+  </si>
+  <si>
+    <t>413E</t>
+  </si>
+  <si>
+    <t>414E</t>
+  </si>
+  <si>
+    <t>414W</t>
+  </si>
+  <si>
+    <t>11.04.2025</t>
+  </si>
+  <si>
+    <t>415E</t>
+  </si>
+  <si>
+    <t>16.04.2025</t>
+  </si>
+  <si>
+    <t>415W</t>
+  </si>
+  <si>
+    <t>416E</t>
+  </si>
+  <si>
+    <t>22.04.2025</t>
+  </si>
+  <si>
+    <t>23.04.2025</t>
+  </si>
+  <si>
+    <t>424E</t>
+  </si>
+  <si>
+    <t>424W</t>
+  </si>
+  <si>
+    <t>27.06.2025</t>
+  </si>
+  <si>
+    <t>448E</t>
+  </si>
+  <si>
+    <t>448W</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>14.02.2026</t>
+  </si>
+  <si>
+    <t>449E</t>
+  </si>
+  <si>
+    <t>449W</t>
+  </si>
+  <si>
+    <t>451W</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>452E</t>
+  </si>
+  <si>
+    <t>17.03.2026</t>
+  </si>
+  <si>
+    <t>452W</t>
+  </si>
+  <si>
+    <t>20.03.2026</t>
+  </si>
+  <si>
+    <t>453W</t>
+  </si>
+  <si>
+    <t>454E</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
+  </si>
+  <si>
+    <t>454W</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
     <t>03.04.2026</t>
   </si>
   <si>
-    <t>04.04.2026</t>
-[...8 lines deleted...]
-    <t>240S</t>
+    <t>455E</t>
+  </si>
+  <si>
+    <t>455W</t>
+  </si>
+  <si>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>11.04.2026</t>
+  </si>
+  <si>
+    <t>456E</t>
   </si>
   <si>
     <t>13.04.2026</t>
   </si>
   <si>
-    <t>14.04.2026</t>
-[...11 lines deleted...]
-    <t>21.04.2026</t>
+    <t>456W</t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>457E</t>
+  </si>
+  <si>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>457W</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>458E</t>
+  </si>
+  <si>
+    <t>458W</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>460E</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>460W</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>464E</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>464W</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>465E</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>465W</t>
+  </si>
+  <si>
+    <t>466E</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>466W</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>467E</t>
+  </si>
+  <si>
+    <t>467W</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>HAO HAI JI YUN</t>
+  </si>
+  <si>
+    <t>262001N</t>
+  </si>
+  <si>
+    <t>262002N</t>
+  </si>
+  <si>
+    <t>262003S</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>262004N</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>262005S</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>262006N</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>262007S</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>262008N</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>262009S</t>
+  </si>
+  <si>
+    <t>262010N</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>262011S</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>HONG CHANG SHENG</t>
+  </si>
+  <si>
+    <t>HCS2501W</t>
+  </si>
+  <si>
+    <t>Taicang</t>
+  </si>
+  <si>
+    <t>06.01.2025</t>
+  </si>
+  <si>
+    <t>HCS2502E</t>
+  </si>
+  <si>
+    <t>St. Petersburg (PLP)</t>
+  </si>
+  <si>
+    <t>15.02.2025</t>
+  </si>
+  <si>
+    <t>HCS2503W</t>
+  </si>
+  <si>
+    <t>13.04.2025</t>
+  </si>
+  <si>
+    <t>17.04.2025</t>
+  </si>
+  <si>
+    <t>HCS2504E</t>
+  </si>
+  <si>
+    <t>23.05.2025</t>
+  </si>
+  <si>
+    <t>HCS2505W</t>
+  </si>
+  <si>
+    <t>08.07.2025</t>
+  </si>
+  <si>
+    <t>12.07.2025</t>
+  </si>
+  <si>
+    <t>15.07.2025</t>
+  </si>
+  <si>
+    <t>HCS2506E</t>
+  </si>
+  <si>
+    <t>20.08.2025</t>
+  </si>
+  <si>
+    <t>HONG LI CHANG JIU</t>
+  </si>
+  <si>
+    <t>736S</t>
+  </si>
+  <si>
+    <t>19.03.2026</t>
+  </si>
+  <si>
+    <t>737N</t>
+  </si>
+  <si>
+    <t>29.03.2026</t>
+  </si>
+  <si>
+    <t>738S</t>
+  </si>
+  <si>
+    <t>JY BONITO</t>
+  </si>
+  <si>
+    <t>2405W</t>
+  </si>
+  <si>
+    <t>31.05.2024</t>
+  </si>
+  <si>
+    <t>2406E</t>
+  </si>
+  <si>
+    <t>LOA HARMONY</t>
+  </si>
+  <si>
+    <t>2405S</t>
+  </si>
+  <si>
+    <t>17.02.2024</t>
+  </si>
+  <si>
+    <t>19.02.2024</t>
+  </si>
+  <si>
+    <t>2406N</t>
+  </si>
+  <si>
+    <t>24.02.2024</t>
+  </si>
+  <si>
+    <t>25.02.2024</t>
+  </si>
+  <si>
+    <t>26.02.2024</t>
+  </si>
+  <si>
+    <t>2407S</t>
+  </si>
+  <si>
+    <t>02.03.2024</t>
+  </si>
+  <si>
+    <t>06.03.2024</t>
+  </si>
+  <si>
+    <t>2408N</t>
+  </si>
+  <si>
+    <t>11.03.2024</t>
+  </si>
+  <si>
+    <t>13.03.2024</t>
+  </si>
+  <si>
+    <t>2409S</t>
+  </si>
+  <si>
+    <t>18.03.2024</t>
+  </si>
+  <si>
+    <t>20.03.2024</t>
+  </si>
+  <si>
+    <t>2410N</t>
+  </si>
+  <si>
+    <t>26.03.2024</t>
+  </si>
+  <si>
+    <t>28.03.2024</t>
+  </si>
+  <si>
+    <t>2411S</t>
+  </si>
+  <si>
+    <t>01.04.2024</t>
+  </si>
+  <si>
+    <t>04.04.2024</t>
+  </si>
+  <si>
+    <t>2412N</t>
+  </si>
+  <si>
+    <t>12.04.2024</t>
+  </si>
+  <si>
+    <t>14.04.2024</t>
+  </si>
+  <si>
+    <t>15.04.2024</t>
+  </si>
+  <si>
+    <t>2413S</t>
+  </si>
+  <si>
+    <t>19.04.2024</t>
+  </si>
+  <si>
+    <t>2414N</t>
+  </si>
+  <si>
+    <t>2415S</t>
+  </si>
+  <si>
+    <t>06.05.2024</t>
+  </si>
+  <si>
+    <t>2416N</t>
+  </si>
+  <si>
+    <t>14.05.2024</t>
+  </si>
+  <si>
+    <t>15.05.2024</t>
+  </si>
+  <si>
+    <t>17.05.2024</t>
+  </si>
+  <si>
+    <t>2417S</t>
+  </si>
+  <si>
+    <t>22.05.2024</t>
+  </si>
+  <si>
+    <t>24.05.2024</t>
+  </si>
+  <si>
+    <t>2418N</t>
+  </si>
+  <si>
+    <t>30.05.2024</t>
+  </si>
+  <si>
+    <t>02.06.2024</t>
+  </si>
+  <si>
+    <t>03.06.2024</t>
+  </si>
+  <si>
+    <t>2419S</t>
+  </si>
+  <si>
+    <t>08.06.2024</t>
+  </si>
+  <si>
+    <t>10.06.2024</t>
+  </si>
+  <si>
+    <t>2420N</t>
+  </si>
+  <si>
+    <t>15.06.2024</t>
+  </si>
+  <si>
+    <t>22.06.2024</t>
+  </si>
+  <si>
+    <t>23.06.2024</t>
+  </si>
+  <si>
+    <t>2421S</t>
+  </si>
+  <si>
+    <t>28.06.2024</t>
+  </si>
+  <si>
+    <t>2422N</t>
+  </si>
+  <si>
+    <t>08.07.2024</t>
+  </si>
+  <si>
+    <t>09.07.2024</t>
+  </si>
+  <si>
+    <t>11.07.2024</t>
+  </si>
+  <si>
+    <t>2423S</t>
+  </si>
+  <si>
+    <t>15.07.2024</t>
+  </si>
+  <si>
+    <t>2424N</t>
+  </si>
+  <si>
+    <t>24.07.2024</t>
+  </si>
+  <si>
+    <t>2425S</t>
+  </si>
+  <si>
+    <t>03.08.2024</t>
+  </si>
+  <si>
+    <t>2426N</t>
+  </si>
+  <si>
+    <t>12.08.2024</t>
+  </si>
+  <si>
+    <t>13.08.2024</t>
+  </si>
+  <si>
+    <t>16.08.2024</t>
+  </si>
+  <si>
+    <t>2427S</t>
+  </si>
+  <si>
+    <t>20.08.2024</t>
+  </si>
+  <si>
+    <t>23.08.2024</t>
+  </si>
+  <si>
+    <t>2428N</t>
+  </si>
+  <si>
+    <t>29.08.2024</t>
+  </si>
+  <si>
+    <t>2429S</t>
+  </si>
+  <si>
+    <t>08.09.2024</t>
+  </si>
+  <si>
+    <t>2430N</t>
+  </si>
+  <si>
+    <t>2431S</t>
+  </si>
+  <si>
+    <t>04.10.2024</t>
+  </si>
+  <si>
+    <t>06.10.2024</t>
+  </si>
+  <si>
+    <t>2432N</t>
+  </si>
+  <si>
+    <t>2433S</t>
+  </si>
+  <si>
+    <t>22.10.2024</t>
+  </si>
+  <si>
+    <t>2434N</t>
+  </si>
+  <si>
+    <t>MAO GANG QUAN ZHOU</t>
+  </si>
+  <si>
+    <t>007E</t>
+  </si>
+  <si>
+    <t>008W</t>
+  </si>
+  <si>
+    <t>MIKHAIL ROBKANOV</t>
+  </si>
+  <si>
+    <t>261801S</t>
+  </si>
+  <si>
+    <t>Vladivostok (Pacific Logistic)</t>
+  </si>
+  <si>
+    <t>13.01.2026</t>
+  </si>
+  <si>
+    <t>261802N</t>
+  </si>
+  <si>
+    <t>18.01.2026</t>
+  </si>
+  <si>
+    <t>21.01.2026</t>
+  </si>
+  <si>
+    <t>261803S</t>
+  </si>
+  <si>
+    <t>261804N</t>
+  </si>
+  <si>
+    <t>02.02.2026</t>
+  </si>
+  <si>
+    <t>03.02.2026</t>
+  </si>
+  <si>
+    <t>04.02.2026</t>
+  </si>
+  <si>
+    <t>261805S</t>
+  </si>
+  <si>
+    <t>261806N</t>
+  </si>
+  <si>
+    <t>15.02.2026</t>
+  </si>
+  <si>
+    <t>261807S</t>
+  </si>
+  <si>
+    <t>ORION</t>
+  </si>
+  <si>
+    <t>261901S</t>
+  </si>
+  <si>
+    <t>12.04.2026</t>
+  </si>
+  <si>
+    <t>261902N</t>
+  </si>
+  <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>261903S</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>261904N</t>
+  </si>
+  <si>
+    <t>261905S</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>TRANSIT SEDANKA</t>
+  </si>
+  <si>
+    <t>24904N</t>
+  </si>
+  <si>
+    <t>Rizhao</t>
+  </si>
+  <si>
+    <t>23.02.2024</t>
+  </si>
+  <si>
+    <t>05.03.2024</t>
+  </si>
+  <si>
+    <t>Yantai</t>
+  </si>
+  <si>
+    <t>07.03.2024</t>
+  </si>
+  <si>
+    <t>24905S</t>
+  </si>
+  <si>
+    <t>Vladivostok (CHEMK)</t>
+  </si>
+  <si>
+    <t>12.03.2024</t>
+  </si>
+  <si>
+    <t>15.03.2024</t>
+  </si>
+  <si>
+    <t>Vladivostok (VMTP)</t>
+  </si>
+  <si>
+    <t>16.03.2024</t>
+  </si>
+  <si>
+    <t>17.03.2024</t>
+  </si>
+  <si>
+    <t>Zarubino</t>
+  </si>
+  <si>
+    <t>24906N</t>
+  </si>
+  <si>
+    <t>24.03.2024</t>
+  </si>
+  <si>
+    <t>08.04.2024</t>
+  </si>
+  <si>
+    <t>16.04.2024</t>
+  </si>
+  <si>
+    <t>17.04.2024</t>
+  </si>
+  <si>
+    <t>24907S</t>
+  </si>
+  <si>
+    <t>27.04.2024</t>
+  </si>
+  <si>
+    <t>24908N</t>
+  </si>
+  <si>
+    <t>07.07.2024</t>
+  </si>
+  <si>
+    <t>Lianyungang</t>
+  </si>
+  <si>
+    <t>12.07.2024</t>
+  </si>
+  <si>
+    <t>16.07.2024</t>
+  </si>
+  <si>
+    <t>19.07.2024</t>
+  </si>
+  <si>
+    <t>24909S</t>
+  </si>
+  <si>
+    <t>23.07.2024</t>
+  </si>
+  <si>
+    <t>Vladivostok (FISH PORT)</t>
+  </si>
+  <si>
+    <t>26.07.2024</t>
+  </si>
+  <si>
+    <t>24910N</t>
+  </si>
+  <si>
+    <t>24911S</t>
+  </si>
+  <si>
+    <t>Nakhodka (MPT)</t>
+  </si>
+  <si>
+    <t>Vladivostok (FEMSTA)</t>
+  </si>
+  <si>
+    <t>24912N</t>
+  </si>
+  <si>
+    <t>Lanshan</t>
+  </si>
+  <si>
+    <t>24913S</t>
+  </si>
+  <si>
+    <t>07.10.2024</t>
+  </si>
+  <si>
+    <t>24914N</t>
+  </si>
+  <si>
+    <t>Incheon</t>
+  </si>
+  <si>
+    <t>Gunsan</t>
+  </si>
+  <si>
+    <t>Changshu</t>
+  </si>
+  <si>
+    <t>09.11.2024</t>
+  </si>
+  <si>
+    <t>11.11.2024</t>
+  </si>
+  <si>
+    <t>19.11.2024</t>
+  </si>
+  <si>
+    <t>24915S</t>
+  </si>
+  <si>
+    <t>27.11.2024</t>
+  </si>
+  <si>
+    <t>Vladivostok (DALKOMHOLOD)</t>
+  </si>
+  <si>
+    <t>25902N</t>
+  </si>
+  <si>
+    <t>25903S</t>
+  </si>
+  <si>
+    <t>16.03.2025</t>
+  </si>
+  <si>
+    <t>18.03.2025</t>
+  </si>
+  <si>
+    <t>25904N</t>
+  </si>
+  <si>
+    <t>Shanghai (Nangang)</t>
+  </si>
+  <si>
+    <t>01.04.2025</t>
+  </si>
+  <si>
+    <t>25905S</t>
+  </si>
+  <si>
+    <t>05.04.2025</t>
+  </si>
+  <si>
+    <t>25906N</t>
+  </si>
+  <si>
+    <t>25907S</t>
+  </si>
+  <si>
+    <t>25908N</t>
+  </si>
+  <si>
+    <t>Niigata</t>
+  </si>
+  <si>
+    <t>13.05.2025</t>
+  </si>
+  <si>
+    <t>25909S</t>
+  </si>
+  <si>
+    <t>09.06.2025</t>
+  </si>
+  <si>
+    <t>25910N</t>
+  </si>
+  <si>
+    <t>Masan</t>
+  </si>
+  <si>
+    <t>25911S</t>
+  </si>
+  <si>
+    <t>Kaliningrad</t>
+  </si>
+  <si>
+    <t>29.08.2025</t>
+  </si>
+  <si>
+    <t>St. Petersburg (Mobi Dik)</t>
+  </si>
+  <si>
+    <t>25912N</t>
+  </si>
+  <si>
+    <t>CORINTO</t>
+  </si>
+  <si>
+    <t>22.10.2025</t>
+  </si>
+  <si>
+    <t>Callao</t>
+  </si>
+  <si>
+    <t>VERACRUZ</t>
+  </si>
+  <si>
+    <t>25913S</t>
+  </si>
+  <si>
+    <t>Alexandria</t>
+  </si>
+  <si>
+    <t>01.03.2026</t>
+  </si>
+  <si>
+    <t>PORT SUDAN</t>
+  </si>
+  <si>
+    <t>06.03.2026</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>MASSAWA</t>
+  </si>
+  <si>
+    <t>MONGLA</t>
+  </si>
+  <si>
+    <t>26902N</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>Samalaju</t>
+  </si>
+  <si>
+    <t>Bintulu</t>
+  </si>
+  <si>
+    <t>Tanjung Manis</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>FUJAIRAH</t>
+  </si>
+  <si>
+    <t>Sohar</t>
+  </si>
+  <si>
+    <t>26904N</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>26905S</t>
+  </si>
+  <si>
+    <t>26906N</t>
+  </si>
+  <si>
+    <t>26907S</t>
+  </si>
+  <si>
+    <t>26908N</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>26909S</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>26910N</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>26911S</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>26912N</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>26913S</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>26914N</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>26915S</t>
+  </si>
+  <si>
+    <t>04.10.2026</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>26916N</t>
+  </si>
+  <si>
+    <t>10.10.2026</t>
+  </si>
+  <si>
+    <t>12.10.2026</t>
+  </si>
+  <si>
+    <t>26917S</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>18.10.2026</t>
+  </si>
+  <si>
+    <t>26918N</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
+    <t>24.10.2026</t>
+  </si>
+  <si>
+    <t>26919S</t>
+  </si>
+  <si>
+    <t>28.10.2026</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
+  </si>
+  <si>
+    <t>TRANSIT TATARKA</t>
+  </si>
+  <si>
+    <t>24609S</t>
+  </si>
+  <si>
+    <t>24.04.2024</t>
+  </si>
+  <si>
+    <t>24610N</t>
+  </si>
+  <si>
+    <t>03.05.2024</t>
+  </si>
+  <si>
+    <t>04.05.2024</t>
+  </si>
+  <si>
+    <t>24611S</t>
+  </si>
+  <si>
+    <t>16.05.2024</t>
+  </si>
+  <si>
+    <t>24612N</t>
+  </si>
+  <si>
+    <t>26.05.2024</t>
+  </si>
+  <si>
+    <t>27.05.2024</t>
+  </si>
+  <si>
+    <t>24613S</t>
+  </si>
+  <si>
+    <t>24614N</t>
+  </si>
+  <si>
+    <t>17.06.2024</t>
+  </si>
+  <si>
+    <t>24615S</t>
+  </si>
+  <si>
+    <t>25.06.2024</t>
+  </si>
+  <si>
+    <t>24616N</t>
+  </si>
+  <si>
+    <t>05.07.2024</t>
+  </si>
+  <si>
+    <t>14.07.2024</t>
+  </si>
+  <si>
+    <t>24617S</t>
+  </si>
+  <si>
+    <t>24618N</t>
+  </si>
+  <si>
+    <t>24619S</t>
+  </si>
+  <si>
+    <t>24620N</t>
+  </si>
+  <si>
+    <t>24621S</t>
+  </si>
+  <si>
+    <t>05.09.2024</t>
+  </si>
+  <si>
+    <t>24622N</t>
+  </si>
+  <si>
+    <t>24623S</t>
+  </si>
+  <si>
+    <t>24624N</t>
+  </si>
+  <si>
+    <t>24625S</t>
+  </si>
+  <si>
+    <t>24626N</t>
+  </si>
+  <si>
+    <t>17.11.2024</t>
+  </si>
+  <si>
+    <t>24627S</t>
+  </si>
+  <si>
+    <t>24628N</t>
+  </si>
+  <si>
+    <t>07.12.2024</t>
+  </si>
+  <si>
+    <t>08.12.2024</t>
+  </si>
+  <si>
+    <t>24629S</t>
+  </si>
+  <si>
+    <t>24630N</t>
+  </si>
+  <si>
+    <t>28.12.2024</t>
+  </si>
+  <si>
+    <t>29.12.2024</t>
+  </si>
+  <si>
+    <t>24631S</t>
+  </si>
+  <si>
+    <t>13.01.2025</t>
+  </si>
+  <si>
+    <t>24632N</t>
+  </si>
+  <si>
+    <t>26.01.2025</t>
+  </si>
+  <si>
+    <t>24633S</t>
+  </si>
+  <si>
+    <t>25602N-1</t>
+  </si>
+  <si>
+    <t>25602NR</t>
+  </si>
+  <si>
+    <t>12.05.2025</t>
+  </si>
+  <si>
+    <t>25602N</t>
+  </si>
+  <si>
+    <t>17.05.2025</t>
+  </si>
+  <si>
+    <t>25603S</t>
+  </si>
+  <si>
+    <t>25604N</t>
+  </si>
+  <si>
+    <t>05.06.2025</t>
+  </si>
+  <si>
+    <t>10.06.2025</t>
+  </si>
+  <si>
+    <t>25605S</t>
+  </si>
+  <si>
+    <t>25606N-1</t>
+  </si>
+  <si>
+    <t>25606N</t>
+  </si>
+  <si>
+    <t>25607S</t>
+  </si>
+  <si>
+    <t>19.07.2025</t>
+  </si>
+  <si>
+    <t>25608N</t>
+  </si>
+  <si>
+    <t>25609S</t>
+  </si>
+  <si>
+    <t>25610N</t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>25611S</t>
+  </si>
+  <si>
+    <t>25612N</t>
+  </si>
+  <si>
+    <t>25613S</t>
+  </si>
+  <si>
+    <t>25.09.2025</t>
+  </si>
+  <si>
+    <t>25614N</t>
+  </si>
+  <si>
+    <t>05.10.2025</t>
+  </si>
+  <si>
+    <t>25615S</t>
+  </si>
+  <si>
+    <t>25616N</t>
+  </si>
+  <si>
+    <t>25617S</t>
+  </si>
+  <si>
+    <t>25618N</t>
+  </si>
+  <si>
+    <t>07.11.2025</t>
+  </si>
+  <si>
+    <t>08.11.2025</t>
+  </si>
+  <si>
+    <t>14.11.2025</t>
+  </si>
+  <si>
+    <t>25619S</t>
+  </si>
+  <si>
+    <t>25620N</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
+    <t>25621S</t>
+  </si>
+  <si>
+    <t>10.12.2025</t>
+  </si>
+  <si>
+    <t>25622N</t>
+  </si>
+  <si>
+    <t>29.12.2025</t>
+  </si>
+  <si>
+    <t>25623S</t>
+  </si>
+  <si>
+    <t>26602N</t>
+  </si>
+  <si>
+    <t>26603S</t>
+  </si>
+  <si>
+    <t>29.01.2026</t>
+  </si>
+  <si>
+    <t>26604N</t>
+  </si>
+  <si>
+    <t>26605S</t>
+  </si>
+  <si>
+    <t>26605SR</t>
+  </si>
+  <si>
+    <t>Vladivostok (ANCH)</t>
+  </si>
+  <si>
+    <t>07.03.2026</t>
+  </si>
+  <si>
+    <t>26606N-1</t>
+  </si>
+  <si>
+    <t>26606NR</t>
+  </si>
+  <si>
+    <t>18.03.2026</t>
+  </si>
+  <si>
+    <t>26606N</t>
+  </si>
+  <si>
+    <t>26607S</t>
+  </si>
+  <si>
+    <t>26608N</t>
+  </si>
+  <si>
+    <t>26609S</t>
+  </si>
+  <si>
+    <t>26610N</t>
+  </si>
+  <si>
+    <t>26611S</t>
+  </si>
+  <si>
+    <t>26612NR</t>
+  </si>
+  <si>
+    <t>26612N</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>26613S</t>
+  </si>
+  <si>
+    <t>26614N</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>26615S</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>26616N</t>
+  </si>
+  <si>
+    <t>Yantian</t>
+  </si>
+  <si>
+    <t>26617S</t>
+  </si>
+  <si>
+    <t>26618N</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>26619S</t>
+  </si>
+  <si>
+    <t>TRANSIT ZMEINKA</t>
+  </si>
+  <si>
+    <t>24705S</t>
+  </si>
+  <si>
+    <t>21.02.2024</t>
+  </si>
+  <si>
+    <t>24706N</t>
+  </si>
+  <si>
+    <t>28.02.2024</t>
+  </si>
+  <si>
+    <t>24707S</t>
+  </si>
+  <si>
+    <t>12.05.2024</t>
+  </si>
+  <si>
+    <t>24708N</t>
+  </si>
+  <si>
+    <t>24709S</t>
+  </si>
+  <si>
+    <t>24710N</t>
+  </si>
+  <si>
+    <t>24711S</t>
+  </si>
+  <si>
+    <t>24712N</t>
+  </si>
+  <si>
+    <t>24.06.2024</t>
+  </si>
+  <si>
+    <t>24713S</t>
+  </si>
+  <si>
+    <t>24714N</t>
+  </si>
+  <si>
+    <t>24715S</t>
+  </si>
+  <si>
+    <t>24716N</t>
+  </si>
+  <si>
+    <t>24717S</t>
+  </si>
+  <si>
+    <t>19.08.2024</t>
+  </si>
+  <si>
+    <t>24718N</t>
+  </si>
+  <si>
+    <t>26.08.2024</t>
+  </si>
+  <si>
+    <t>24719S</t>
+  </si>
+  <si>
+    <t>24720N</t>
+  </si>
+  <si>
+    <t>24721S</t>
+  </si>
+  <si>
+    <t>01.10.2024</t>
+  </si>
+  <si>
+    <t>24722N</t>
+  </si>
+  <si>
+    <t>10.10.2024</t>
+  </si>
+  <si>
+    <t>13.10.2024</t>
+  </si>
+  <si>
+    <t>24723S</t>
+  </si>
+  <si>
+    <t>24724N</t>
+  </si>
+  <si>
+    <t>24725S</t>
+  </si>
+  <si>
+    <t>24726N</t>
+  </si>
+  <si>
+    <t>24727S</t>
+  </si>
+  <si>
+    <t>24728N</t>
+  </si>
+  <si>
+    <t>21.12.2024</t>
+  </si>
+  <si>
+    <t>24729S</t>
+  </si>
+  <si>
+    <t>30.12.2024</t>
+  </si>
+  <si>
+    <t>24730N</t>
+  </si>
+  <si>
+    <t>24731S</t>
+  </si>
+  <si>
+    <t>23.01.2025</t>
+  </si>
+  <si>
+    <t>25702N</t>
+  </si>
+  <si>
+    <t>01.02.2025</t>
+  </si>
+  <si>
+    <t>25703S</t>
+  </si>
+  <si>
+    <t>25704N</t>
+  </si>
+  <si>
+    <t>25705S</t>
+  </si>
+  <si>
+    <t>25706N</t>
+  </si>
+  <si>
+    <t>25707S</t>
+  </si>
+  <si>
+    <t>25708N</t>
+  </si>
+  <si>
+    <t>25709S</t>
+  </si>
+  <si>
+    <t>25710N</t>
+  </si>
+  <si>
+    <t>06.05.2025</t>
+  </si>
+  <si>
+    <t>25711S</t>
+  </si>
+  <si>
+    <t>25712N</t>
+  </si>
+  <si>
+    <t>25713S</t>
+  </si>
+  <si>
+    <t>13.06.2025</t>
+  </si>
+  <si>
+    <t>25714N</t>
+  </si>
+  <si>
+    <t>24.06.2025</t>
+  </si>
+  <si>
+    <t>25715S</t>
+  </si>
+  <si>
+    <t>25716N</t>
+  </si>
+  <si>
+    <t>25717S</t>
+  </si>
+  <si>
+    <t>24.07.2025</t>
+  </si>
+  <si>
+    <t>25718N</t>
+  </si>
+  <si>
+    <t>03.08.2025</t>
+  </si>
+  <si>
+    <t>04.08.2025</t>
+  </si>
+  <si>
+    <t>07.08.2025</t>
+  </si>
+  <si>
+    <t>14.08.2025</t>
+  </si>
+  <si>
+    <t>25719S</t>
+  </si>
+  <si>
+    <t>25720N</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>25721S</t>
+  </si>
+  <si>
+    <t>11.09.2025</t>
+  </si>
+  <si>
+    <t>13.09.2025</t>
+  </si>
+  <si>
+    <t>25722N</t>
+  </si>
+  <si>
+    <t>25723S</t>
+  </si>
+  <si>
+    <t>07.10.2025</t>
+  </si>
+  <si>
+    <t>25724N</t>
+  </si>
+  <si>
+    <t>15.10.2025</t>
+  </si>
+  <si>
+    <t>25724NR</t>
+  </si>
+  <si>
+    <t>25724N-1</t>
+  </si>
+  <si>
+    <t>25725S</t>
+  </si>
+  <si>
+    <t>06.11.2025</t>
+  </si>
+  <si>
+    <t>25726N</t>
+  </si>
+  <si>
+    <t>17.11.2025</t>
+  </si>
+  <si>
+    <t>25727S</t>
+  </si>
+  <si>
+    <t>26.11.2025</t>
+  </si>
+  <si>
+    <t>25728N</t>
+  </si>
+  <si>
+    <t>25729S</t>
+  </si>
+  <si>
+    <t>25730N</t>
+  </si>
+  <si>
+    <t>26701S</t>
+  </si>
+  <si>
+    <t>10.01.2026</t>
+  </si>
+  <si>
+    <t>26702N</t>
+  </si>
+  <si>
+    <t>26703S</t>
+  </si>
+  <si>
+    <t>26704N</t>
+  </si>
+  <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>26705S</t>
+  </si>
+  <si>
+    <t>26.02.2026</t>
+  </si>
+  <si>
+    <t>26706N</t>
+  </si>
+  <si>
+    <t>26707S</t>
+  </si>
+  <si>
+    <t>26708N-1</t>
+  </si>
+  <si>
+    <t>26708NR</t>
+  </si>
+  <si>
+    <t>26708N</t>
+  </si>
+  <si>
+    <t>26709S</t>
+  </si>
+  <si>
+    <t>26710N</t>
+  </si>
+  <si>
+    <t>26711S</t>
+  </si>
+  <si>
+    <t>26712N</t>
+  </si>
+  <si>
+    <t>26713S</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>26714N</t>
+  </si>
+  <si>
+    <t>26715S</t>
+  </si>
+  <si>
+    <t>26716N</t>
+  </si>
+  <si>
+    <t>26717S</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>26718N</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>26719S</t>
+  </si>
+  <si>
+    <t>26720N</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>26721S</t>
+  </si>
+  <si>
+    <t>XIANG YUAN HE RUN</t>
+  </si>
+  <si>
+    <t>241702N</t>
+  </si>
+  <si>
+    <t>09.09.2024</t>
+  </si>
+  <si>
+    <t>10.09.2024</t>
+  </si>
+  <si>
+    <t>241703S</t>
+  </si>
+  <si>
+    <t>16.09.2024</t>
+  </si>
+  <si>
+    <t>241704N</t>
+  </si>
+  <si>
+    <t>28.09.2024</t>
+  </si>
+  <si>
+    <t>29.09.2024</t>
+  </si>
+  <si>
+    <t>241705S</t>
+  </si>
+  <si>
+    <t>241706N</t>
+  </si>
+  <si>
+    <t>Kwangyang</t>
+  </si>
+  <si>
+    <t>241707S</t>
+  </si>
+  <si>
+    <t>241708N</t>
+  </si>
+  <si>
+    <t>241709S</t>
+  </si>
+  <si>
+    <t>241710N</t>
+  </si>
+  <si>
+    <t>241711S</t>
+  </si>
+  <si>
+    <t>241712N</t>
+  </si>
+  <si>
+    <t>241713S</t>
+  </si>
+  <si>
+    <t>11.12.2024</t>
+  </si>
+  <si>
+    <t>241714N</t>
+  </si>
+  <si>
+    <t>241715S</t>
+  </si>
+  <si>
+    <t>241716N</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>04.01.2025</t>
+  </si>
+  <si>
+    <t>241717S</t>
+  </si>
+  <si>
+    <t>241718N</t>
+  </si>
+  <si>
+    <t>19.01.2025</t>
+  </si>
+  <si>
+    <t>241719S</t>
+  </si>
+  <si>
+    <t>251702N</t>
+  </si>
+  <si>
+    <t>251703S</t>
+  </si>
+  <si>
+    <t>251704N</t>
+  </si>
+  <si>
+    <t>22.02.2025</t>
+  </si>
+  <si>
+    <t>251705S</t>
+  </si>
+  <si>
+    <t>251706N</t>
+  </si>
+  <si>
+    <t>251707S</t>
+  </si>
+  <si>
+    <t>251708N</t>
+  </si>
+  <si>
+    <t>251709S</t>
+  </si>
+  <si>
+    <t>251710N</t>
+  </si>
+  <si>
+    <t>251711S</t>
+  </si>
+  <si>
+    <t>251712N</t>
+  </si>
+  <si>
+    <t>251713S</t>
+  </si>
+  <si>
+    <t>251714N</t>
+  </si>
+  <si>
+    <t>251715S</t>
+  </si>
+  <si>
+    <t>251716N</t>
+  </si>
+  <si>
+    <t>251717S</t>
+  </si>
+  <si>
+    <t>251718N</t>
+  </si>
+  <si>
+    <t>251719S</t>
+  </si>
+  <si>
+    <t>251720N</t>
+  </si>
+  <si>
+    <t>22.07.2025</t>
+  </si>
+  <si>
+    <t>251721S</t>
+  </si>
+  <si>
+    <t>251722N</t>
+  </si>
+  <si>
+    <t>251723S</t>
+  </si>
+  <si>
+    <t>251724N</t>
+  </si>
+  <si>
+    <t>251725S</t>
+  </si>
+  <si>
+    <t>251726N</t>
+  </si>
+  <si>
+    <t>12.09.2025</t>
+  </si>
+  <si>
+    <t>251727S</t>
+  </si>
+  <si>
+    <t>251728N</t>
+  </si>
+  <si>
+    <t>251729S</t>
+  </si>
+  <si>
+    <t>251730N</t>
+  </si>
+  <si>
+    <t>14.10.2025</t>
+  </si>
+  <si>
+    <t>251731S</t>
+  </si>
+  <si>
+    <t>251732N</t>
+  </si>
+  <si>
+    <t>251733S</t>
+  </si>
+  <si>
+    <t>251734N</t>
+  </si>
+  <si>
+    <t>251735S</t>
+  </si>
+  <si>
+    <t>01.12.2025</t>
+  </si>
+  <si>
+    <t>251736N</t>
+  </si>
+  <si>
+    <t>251737S</t>
+  </si>
+  <si>
+    <t>251738N</t>
+  </si>
+  <si>
+    <t>251739S</t>
+  </si>
+  <si>
+    <t>261702N</t>
+  </si>
+  <si>
+    <t>261703S</t>
+  </si>
+  <si>
+    <t>261704N</t>
+  </si>
+  <si>
+    <t>261705S</t>
+  </si>
+  <si>
+    <t>01.02.2026</t>
+  </si>
+  <si>
+    <t>261706N</t>
+  </si>
+  <si>
+    <t>11.02.2026</t>
+  </si>
+  <si>
+    <t>261707S</t>
+  </si>
+  <si>
+    <t>261708N</t>
+  </si>
+  <si>
+    <t>28.02.2026</t>
+  </si>
+  <si>
+    <t>04.03.2026</t>
+  </si>
+  <si>
+    <t>261709S</t>
+  </si>
+  <si>
+    <t>08.03.2026</t>
+  </si>
+  <si>
+    <t>261710N</t>
+  </si>
+  <si>
+    <t>261711S</t>
+  </si>
+  <si>
+    <t>01.04.2026</t>
+  </si>
+  <si>
+    <t>261712N</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>261713S</t>
+  </si>
+  <si>
+    <t>261714N</t>
+  </si>
+  <si>
+    <t>261715S</t>
+  </si>
+  <si>
+    <t>261716N</t>
+  </si>
+  <si>
+    <t>261717S</t>
+  </si>
+  <si>
+    <t>261718N</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>261719S</t>
+  </si>
+  <si>
+    <t>261720N</t>
+  </si>
+  <si>
+    <t>261721S</t>
+  </si>
+  <si>
+    <t>261722N</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>261723S</t>
+  </si>
+  <si>
+    <t>261724N</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>261725S</t>
+  </si>
+  <si>
+    <t>YM CELEBRITY</t>
+  </si>
+  <si>
+    <t>085S</t>
+  </si>
+  <si>
+    <t>085N</t>
+  </si>
+  <si>
+    <t>086S</t>
+  </si>
+  <si>
+    <t>086N</t>
+  </si>
+  <si>
+    <t>08.06.2025</t>
+  </si>
+  <si>
+    <t>087S</t>
+  </si>
+  <si>
+    <t>087N</t>
+  </si>
+  <si>
+    <t>088S</t>
+  </si>
+  <si>
+    <t>088N</t>
+  </si>
+  <si>
+    <t>089S</t>
+  </si>
+  <si>
+    <t>089N</t>
+  </si>
+  <si>
+    <t>090S</t>
+  </si>
+  <si>
+    <t>090N</t>
+  </si>
+  <si>
+    <t>091S</t>
+  </si>
+  <si>
+    <t>091N</t>
+  </si>
+  <si>
+    <t>092S</t>
+  </si>
+  <si>
+    <t>04.10.2025</t>
+  </si>
+  <si>
+    <t>092N</t>
+  </si>
+  <si>
+    <t>093S</t>
+  </si>
+  <si>
+    <t>093N</t>
+  </si>
+  <si>
+    <t>094S</t>
+  </si>
+  <si>
+    <t>094N</t>
+  </si>
+  <si>
+    <t>03.12.2025</t>
+  </si>
+  <si>
+    <t>YM CREDENTIAL</t>
+  </si>
+  <si>
+    <t>069S</t>
+  </si>
+  <si>
+    <t>069N</t>
+  </si>
+  <si>
+    <t>03.03.2024</t>
+  </si>
+  <si>
+    <t>04.03.2024</t>
+  </si>
+  <si>
+    <t>070S</t>
+  </si>
+  <si>
+    <t>070N</t>
+  </si>
+  <si>
+    <t>25.03.2024</t>
+  </si>
+  <si>
+    <t>071S</t>
+  </si>
+  <si>
+    <t>05.04.2024</t>
+  </si>
+  <si>
+    <t>071N</t>
+  </si>
+  <si>
+    <t>21.04.2024</t>
+  </si>
+  <si>
+    <t>072S</t>
+  </si>
+  <si>
+    <t>072N</t>
+  </si>
+  <si>
+    <t>07.05.2024</t>
+  </si>
+  <si>
+    <t>11.05.2024</t>
+  </si>
+  <si>
+    <t>073S</t>
+  </si>
+  <si>
+    <t>073N</t>
+  </si>
+  <si>
+    <t>074S</t>
+  </si>
+  <si>
+    <t>11.06.2024</t>
+  </si>
+  <si>
+    <t>074N</t>
+  </si>
+  <si>
+    <t>19.06.2024</t>
+  </si>
+  <si>
+    <t>21.06.2024</t>
+  </si>
+  <si>
+    <t>075S</t>
+  </si>
+  <si>
+    <t>01.07.2024</t>
+  </si>
+  <si>
+    <t>075N</t>
+  </si>
+  <si>
+    <t>076S</t>
+  </si>
+  <si>
+    <t>076N</t>
+  </si>
+  <si>
+    <t>31.07.2024</t>
+  </si>
+  <si>
+    <t>04.08.2024</t>
+  </si>
+  <si>
+    <t>077S</t>
+  </si>
+  <si>
+    <t>077N</t>
+  </si>
+  <si>
+    <t>078S</t>
+  </si>
+  <si>
+    <t>078N</t>
+  </si>
+  <si>
+    <t>079S</t>
+  </si>
+  <si>
+    <t>079N</t>
+  </si>
+  <si>
+    <t>080S</t>
+  </si>
+  <si>
+    <t>080N</t>
+  </si>
+  <si>
+    <t>081S</t>
+  </si>
+  <si>
+    <t>081N</t>
+  </si>
+  <si>
+    <t>20.11.2024</t>
+  </si>
+  <si>
+    <t>082S</t>
+  </si>
+  <si>
+    <t>082N</t>
+  </si>
+  <si>
+    <t>083S</t>
+  </si>
+  <si>
+    <t>083N</t>
+  </si>
+  <si>
+    <t>084S</t>
+  </si>
+  <si>
+    <t>084N</t>
+  </si>
+  <si>
+    <t>02.03.2025</t>
+  </si>
+  <si>
+    <t>04.05.2025</t>
+  </si>
+  <si>
+    <t>097N</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>25.12.2025</t>
+  </si>
+  <si>
+    <t>098S</t>
+  </si>
+  <si>
+    <t>098N</t>
+  </si>
+  <si>
+    <t>099S</t>
+  </si>
+  <si>
+    <t>099N</t>
+  </si>
+  <si>
+    <t>100S</t>
+  </si>
+  <si>
+    <t>100N</t>
+  </si>
+  <si>
+    <t>25.02.2026</t>
+  </si>
+  <si>
+    <t>101S</t>
+  </si>
+  <si>
+    <t>101N</t>
+  </si>
+  <si>
+    <t>102S</t>
+  </si>
+  <si>
+    <t>102N</t>
+  </si>
+  <si>
+    <t>103S</t>
   </si>
   <si>
     <t>23.04.2026</t>
   </si>
   <si>
-    <t>241S</t>
-[...2246 lines deleted...]
-    <t>13.05.2026</t>
+    <t>103N</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>104S</t>
+  </si>
+  <si>
+    <t>104N</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>105S</t>
+  </si>
+  <si>
+    <t>105N</t>
+  </si>
+  <si>
+    <t>106S</t>
+  </si>
+  <si>
+    <t>106N</t>
+  </si>
+  <si>
+    <t>107S</t>
+  </si>
+  <si>
+    <t>107N</t>
+  </si>
+  <si>
+    <t>108S</t>
+  </si>
+  <si>
+    <t>108N</t>
+  </si>
+  <si>
+    <t>109S</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>109N</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>110S</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>110N</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>111S</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>ВЕНИАМИН ХЛОПИН</t>
+  </si>
+  <si>
+    <t>251901S</t>
+  </si>
+  <si>
+    <t>251902N</t>
+  </si>
+  <si>
+    <t>ТРАНЗИТ ЛУГОВАЯ</t>
+  </si>
+  <si>
+    <t>24211S</t>
+  </si>
+  <si>
+    <t>24212N</t>
+  </si>
+  <si>
+    <t>24213S</t>
+  </si>
+  <si>
+    <t>23.04.2024</t>
+  </si>
+  <si>
+    <t>24214N</t>
+  </si>
+  <si>
+    <t>30.04.2024</t>
+  </si>
+  <si>
+    <t>24215S</t>
+  </si>
+  <si>
+    <t>13.05.2024</t>
+  </si>
+  <si>
+    <t>24216N</t>
+  </si>
+  <si>
+    <t>24217S</t>
+  </si>
+  <si>
+    <t>01.06.2024</t>
+  </si>
+  <si>
+    <t>24218N</t>
+  </si>
+  <si>
+    <t>12.06.2024</t>
+  </si>
+  <si>
+    <t>24219S</t>
+  </si>
+  <si>
+    <t>24220N</t>
+  </si>
+  <si>
+    <t>24221S</t>
+  </si>
+  <si>
+    <t>03.07.2024</t>
+  </si>
+  <si>
+    <t>04.07.2024</t>
+  </si>
+  <si>
+    <t>24222N</t>
+  </si>
+  <si>
+    <t>24223S</t>
+  </si>
+  <si>
+    <t>24224N</t>
+  </si>
+  <si>
+    <t>24225S</t>
+  </si>
+  <si>
+    <t>24226N</t>
+  </si>
+  <si>
+    <t>24227S</t>
+  </si>
+  <si>
+    <t>24228N</t>
+  </si>
+  <si>
+    <t>24229S</t>
+  </si>
+  <si>
+    <t>24230N</t>
+  </si>
+  <si>
+    <t>24231S</t>
+  </si>
+  <si>
+    <t>19.09.2024</t>
+  </si>
+  <si>
+    <t>20.09.2024</t>
+  </si>
+  <si>
+    <t>24232N</t>
+  </si>
+  <si>
+    <t>30.09.2024</t>
+  </si>
+  <si>
+    <t>24233S</t>
+  </si>
+  <si>
+    <t>24234N</t>
+  </si>
+  <si>
+    <t>24235S</t>
+  </si>
+  <si>
+    <t>24236N</t>
+  </si>
+  <si>
+    <t>24237S</t>
+  </si>
+  <si>
+    <t>24238N</t>
+  </si>
+  <si>
+    <t>24239S</t>
+  </si>
+  <si>
+    <t>24240N</t>
+  </si>
+  <si>
+    <t>24241S</t>
+  </si>
+  <si>
+    <t>24242N</t>
+  </si>
+  <si>
+    <t>24243S</t>
+  </si>
+  <si>
+    <t>24244N</t>
+  </si>
+  <si>
+    <t>24245S</t>
+  </si>
+  <si>
+    <t>24246N</t>
+  </si>
+  <si>
+    <t>24247S</t>
+  </si>
+  <si>
+    <t>24248N</t>
+  </si>
+  <si>
+    <t>24249S</t>
+  </si>
+  <si>
+    <t>07.02.2025</t>
+  </si>
+  <si>
+    <t>24250N</t>
+  </si>
+  <si>
+    <t>24250NR</t>
+  </si>
+  <si>
+    <t>24251S</t>
+  </si>
+  <si>
+    <t>25202N</t>
+  </si>
+  <si>
+    <t>25203S</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>25204N</t>
+  </si>
+  <si>
+    <t>25205S</t>
+  </si>
+  <si>
+    <t>25206N</t>
+  </si>
+  <si>
+    <t>25207S</t>
+  </si>
+  <si>
+    <t>01.08.2025</t>
+  </si>
+  <si>
+    <t>25208N</t>
+  </si>
+  <si>
+    <t>10.08.2025</t>
+  </si>
+  <si>
+    <t>25209S</t>
+  </si>
+  <si>
+    <t>25210N</t>
+  </si>
+  <si>
+    <t>25211S</t>
+  </si>
+  <si>
+    <t>25212N</t>
+  </si>
+  <si>
+    <t>14.09.2025</t>
+  </si>
+  <si>
+    <t>25213S</t>
+  </si>
+  <si>
+    <t>25214N</t>
+  </si>
+  <si>
+    <t>25215S</t>
+  </si>
+  <si>
+    <t>25216N-1</t>
+  </si>
+  <si>
+    <t>25216N</t>
+  </si>
+  <si>
+    <t>25217S</t>
+  </si>
+  <si>
+    <t>25218N</t>
+  </si>
+  <si>
+    <t>25219S</t>
+  </si>
+  <si>
+    <t>25220N</t>
+  </si>
+  <si>
+    <t>25221S</t>
+  </si>
+  <si>
+    <t>25222N</t>
+  </si>
+  <si>
+    <t>25223S</t>
+  </si>
+  <si>
+    <t>13.12.2025</t>
+  </si>
+  <si>
+    <t>25224N</t>
+  </si>
+  <si>
+    <t>25225S</t>
+  </si>
+  <si>
+    <t>25226N</t>
+  </si>
+  <si>
+    <t>26201S</t>
+  </si>
+  <si>
+    <t>26202N</t>
+  </si>
+  <si>
+    <t>26203S</t>
+  </si>
+  <si>
+    <t>26204N</t>
+  </si>
+  <si>
+    <t>10.02.2026</t>
+  </si>
+  <si>
+    <t>26205S</t>
+  </si>
+  <si>
+    <t>26206N</t>
+  </si>
+  <si>
+    <t>26207S</t>
+  </si>
+  <si>
+    <t>26208N</t>
+  </si>
+  <si>
+    <t>26209S</t>
+  </si>
+  <si>
+    <t>26209SR</t>
+  </si>
+  <si>
+    <t>26210N</t>
+  </si>
+  <si>
+    <t>26211S</t>
+  </si>
+  <si>
+    <t>26212N</t>
+  </si>
+  <si>
+    <t>26213S</t>
+  </si>
+  <si>
+    <t>26214N</t>
+  </si>
+  <si>
+    <t>26215S</t>
+  </si>
+  <si>
+    <t>26216N</t>
+  </si>
+  <si>
+    <t>26217S</t>
+  </si>
+  <si>
+    <t>26218N</t>
+  </si>
+  <si>
+    <t>26219S</t>
+  </si>
+  <si>
+    <t>26220N</t>
+  </si>
+  <si>
+    <t>26221S</t>
+  </si>
+  <si>
+    <t>26222N</t>
+  </si>
+  <si>
+    <t>26223S</t>
+  </si>
+  <si>
+    <t>26224N</t>
+  </si>
+  <si>
+    <t>26225S</t>
+  </si>
+  <si>
+    <t>ТРАНЗИТ МИЛЛИОНКА</t>
+  </si>
+  <si>
+    <t>241406N</t>
+  </si>
+  <si>
+    <t>29.02.2024</t>
+  </si>
+  <si>
+    <t>01.03.2024</t>
+  </si>
+  <si>
+    <t>241407S</t>
+  </si>
+  <si>
+    <t>241408N</t>
+  </si>
+  <si>
+    <t>21.03.2024</t>
+  </si>
+  <si>
+    <t>22.03.2024</t>
+  </si>
+  <si>
+    <t>06.04.2024</t>
+  </si>
+  <si>
+    <t>241409S</t>
+  </si>
+  <si>
+    <t>241410N</t>
+  </si>
+  <si>
+    <t>26.04.2024</t>
+  </si>
+  <si>
+    <t>241411S</t>
+  </si>
+  <si>
+    <t>05.05.2024</t>
+  </si>
+  <si>
+    <t>241412N</t>
+  </si>
+  <si>
+    <t>241413S</t>
+  </si>
+  <si>
+    <t>23.05.2024</t>
+  </si>
+  <si>
+    <t>241414N</t>
+  </si>
+  <si>
+    <t>241415S</t>
+  </si>
+  <si>
+    <t>241416N</t>
+  </si>
+  <si>
+    <t>241417S</t>
+  </si>
+  <si>
+    <t>02.07.2024</t>
+  </si>
+  <si>
+    <t>241418N</t>
+  </si>
+  <si>
+    <t>13.07.2024</t>
+  </si>
+  <si>
+    <t>241419S</t>
+  </si>
+  <si>
+    <t>241420N</t>
+  </si>
+  <si>
+    <t>241421S</t>
+  </si>
+  <si>
+    <t>241422N</t>
+  </si>
+  <si>
+    <t>241423S</t>
+  </si>
+  <si>
+    <t>241424N</t>
+  </si>
+  <si>
+    <t>14.09.2024</t>
+  </si>
+  <si>
+    <t>241425S</t>
+  </si>
+  <si>
+    <t>241426N</t>
+  </si>
+  <si>
+    <t>241427S</t>
+  </si>
+  <si>
+    <t>241428N</t>
+  </si>
+  <si>
+    <t>241429S</t>
+  </si>
+  <si>
+    <t>241430N</t>
+  </si>
+  <si>
+    <t>241431S</t>
+  </si>
+  <si>
+    <t>241432N</t>
+  </si>
+  <si>
+    <t>241433S</t>
+  </si>
+  <si>
+    <t>18.12.2024</t>
+  </si>
+  <si>
+    <t>241434N</t>
+  </si>
+  <si>
+    <t>241435S</t>
+  </si>
+  <si>
+    <t>251402N</t>
+  </si>
+  <si>
+    <t>251403S</t>
+  </si>
+  <si>
+    <t>251404N</t>
+  </si>
+  <si>
+    <t>251405S</t>
+  </si>
+  <si>
+    <t>251406N</t>
+  </si>
+  <si>
+    <t>251407S</t>
+  </si>
+  <si>
+    <t>251408N</t>
+  </si>
+  <si>
+    <t>02.04.2025</t>
+  </si>
+  <si>
+    <t>Dalian</t>
+  </si>
+  <si>
+    <t>251409S</t>
+  </si>
+  <si>
+    <t>251410N</t>
+  </si>
+  <si>
+    <t>251411S</t>
+  </si>
+  <si>
+    <t>251412N</t>
+  </si>
+  <si>
+    <t>251413S</t>
+  </si>
+  <si>
+    <t>251413S-1</t>
+  </si>
+  <si>
+    <t>251413SR</t>
+  </si>
+  <si>
+    <t>251414N</t>
+  </si>
+  <si>
+    <t>251415S</t>
+  </si>
+  <si>
+    <t>251416N</t>
+  </si>
+  <si>
+    <t>251417S</t>
+  </si>
+  <si>
+    <t>251418N</t>
+  </si>
+  <si>
+    <t>251419S</t>
+  </si>
+  <si>
+    <t>251420N</t>
+  </si>
+  <si>
+    <t>251421S</t>
+  </si>
+  <si>
+    <t>22.09.2025</t>
+  </si>
+  <si>
+    <t>251422N</t>
+  </si>
+  <si>
+    <t>251423S</t>
+  </si>
+  <si>
+    <t>251424N</t>
+  </si>
+  <si>
+    <t>251425S</t>
+  </si>
+  <si>
+    <t>251426N-1</t>
+  </si>
+  <si>
+    <t>251426N</t>
+  </si>
+  <si>
+    <t>251427S</t>
+  </si>
+  <si>
+    <t>251428N</t>
+  </si>
+  <si>
+    <t>251429S</t>
+  </si>
+  <si>
+    <t>261402N</t>
+  </si>
+  <si>
+    <t>261403S</t>
+  </si>
+  <si>
+    <t>261404N</t>
+  </si>
+  <si>
+    <t>261405S</t>
+  </si>
+  <si>
+    <t>261406N</t>
+  </si>
+  <si>
+    <t>261407S</t>
+  </si>
+  <si>
+    <t>261408N</t>
+  </si>
+  <si>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>261409S</t>
+  </si>
+  <si>
+    <t>261410N</t>
+  </si>
+  <si>
+    <t>261411S</t>
+  </si>
+  <si>
+    <t>261412N</t>
+  </si>
+  <si>
+    <t>261413S</t>
+  </si>
+  <si>
+    <t>261413SR</t>
+  </si>
+  <si>
+    <t>261414N</t>
+  </si>
+  <si>
+    <t>261415S</t>
+  </si>
+  <si>
+    <t>261416N</t>
+  </si>
+  <si>
+    <t>261417S</t>
+  </si>
+  <si>
+    <t>261418N</t>
+  </si>
+  <si>
+    <t>261419S</t>
+  </si>
+  <si>
+    <t>261420N</t>
+  </si>
+  <si>
+    <t>261421S</t>
+  </si>
+  <si>
+    <t>ТРАНЗИТ ТАВАЙЗА</t>
+  </si>
+  <si>
+    <t>24101E</t>
+  </si>
+  <si>
+    <t>02.02.2024</t>
+  </si>
+  <si>
+    <t>05.02.2024</t>
+  </si>
+  <si>
+    <t>24102N</t>
+  </si>
+  <si>
+    <t>03.04.2024</t>
+  </si>
+  <si>
+    <t>24103S</t>
+  </si>
+  <si>
+    <t>24104N</t>
+  </si>
+  <si>
+    <t>20.04.2024</t>
+  </si>
+  <si>
+    <t>24105S</t>
+  </si>
+  <si>
+    <t>24106N</t>
+  </si>
+  <si>
+    <t>24107S</t>
+  </si>
+  <si>
+    <t>24108N</t>
+  </si>
+  <si>
+    <t>24109S</t>
+  </si>
+  <si>
+    <t>24110N</t>
+  </si>
+  <si>
+    <t>24111S</t>
+  </si>
+  <si>
+    <t>13.06.2024</t>
+  </si>
+  <si>
+    <t>24112N</t>
+  </si>
+  <si>
+    <t>24113S</t>
+  </si>
+  <si>
+    <t>24114N</t>
+  </si>
+  <si>
+    <t>24115S</t>
+  </si>
+  <si>
+    <t>24116N</t>
+  </si>
+  <si>
+    <t>24117S</t>
+  </si>
+  <si>
+    <t>24118N</t>
+  </si>
+  <si>
+    <t>24119S</t>
+  </si>
+  <si>
+    <t>24120N</t>
+  </si>
+  <si>
+    <t>24121S</t>
+  </si>
+  <si>
+    <t>24122N</t>
+  </si>
+  <si>
+    <t>24123S</t>
+  </si>
+  <si>
+    <t>24124N</t>
+  </si>
+  <si>
+    <t>24125S</t>
+  </si>
+  <si>
+    <t>24126N</t>
+  </si>
+  <si>
+    <t>10.11.2024</t>
+  </si>
+  <si>
+    <t>24127S</t>
+  </si>
+  <si>
+    <t>24128N</t>
+  </si>
+  <si>
+    <t>24129S</t>
+  </si>
+  <si>
+    <t>24130N</t>
+  </si>
+  <si>
+    <t>24131S</t>
+  </si>
+  <si>
+    <t>24132W</t>
+  </si>
+  <si>
+    <t>Colombo</t>
+  </si>
+  <si>
+    <t>Istanbul</t>
+  </si>
+  <si>
+    <t>24133E</t>
+  </si>
+  <si>
+    <t>25102N</t>
+  </si>
+  <si>
+    <t>25103S</t>
+  </si>
+  <si>
+    <t>25104N</t>
+  </si>
+  <si>
+    <t>25105S</t>
+  </si>
+  <si>
+    <t>25106N</t>
+  </si>
+  <si>
+    <t>25107S</t>
+  </si>
+  <si>
+    <t>25108N</t>
+  </si>
+  <si>
+    <t>25109S</t>
+  </si>
+  <si>
+    <t>25110W</t>
+  </si>
+  <si>
+    <t>Izmit</t>
+  </si>
+  <si>
+    <t>25111E</t>
+  </si>
+  <si>
+    <t>Novorossiysk (NUTEP)</t>
+  </si>
+  <si>
+    <t>25112W</t>
+  </si>
+  <si>
+    <t>Mundra</t>
+  </si>
+  <si>
+    <t>25113E</t>
+  </si>
+  <si>
+    <t>25114N</t>
+  </si>
+  <si>
+    <t>27.11.2025</t>
+  </si>
+  <si>
+    <t>25115S</t>
+  </si>
+  <si>
+    <t>25116N</t>
+  </si>
+  <si>
+    <t>25117S</t>
+  </si>
+  <si>
+    <t>25118N</t>
+  </si>
+  <si>
+    <t>25119S</t>
+  </si>
+  <si>
+    <t>25120N</t>
+  </si>
+  <si>
+    <t>25121S</t>
+  </si>
+  <si>
+    <t>25124W</t>
+  </si>
+  <si>
+    <t>25125E</t>
+  </si>
+  <si>
+    <t>26102N</t>
   </si>
   <si>
     <t>14.05.2026</t>
   </si>
   <si>
-    <t>460W</t>
-[...1181 lines deleted...]
-    <t>23.05.2026</t>
+    <t>26103S</t>
   </si>
   <si>
     <t>26.05.2026</t>
   </si>
   <si>
-    <t>26615S</t>
-[...335 lines deleted...]
-    <t>26714N</t>
+    <t>26104N</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>26105S</t>
+  </si>
+  <si>
+    <t>26106N</t>
+  </si>
+  <si>
+    <t>26107S</t>
+  </si>
+  <si>
+    <t>26108N</t>
+  </si>
+  <si>
+    <t>26109S</t>
+  </si>
+  <si>
+    <t>ТРАНЗИТ ШАМОРА</t>
+  </si>
+  <si>
+    <t>24311S</t>
+  </si>
+  <si>
+    <t>30.03.2024</t>
+  </si>
+  <si>
+    <t>24312N</t>
+  </si>
+  <si>
+    <t>24313S</t>
+  </si>
+  <si>
+    <t>24314N</t>
+  </si>
+  <si>
+    <t>25.04.2024</t>
+  </si>
+  <si>
+    <t>24315S</t>
+  </si>
+  <si>
+    <t>24316N</t>
+  </si>
+  <si>
+    <t>24317S</t>
+  </si>
+  <si>
+    <t>24318N</t>
+  </si>
+  <si>
+    <t>25.05.2024</t>
+  </si>
+  <si>
+    <t>24319S</t>
+  </si>
+  <si>
+    <t>04.06.2024</t>
+  </si>
+  <si>
+    <t>24320N</t>
+  </si>
+  <si>
+    <t>14.06.2024</t>
+  </si>
+  <si>
+    <t>24321S</t>
+  </si>
+  <si>
+    <t>24322N</t>
+  </si>
+  <si>
+    <t>24323S</t>
+  </si>
+  <si>
+    <t>24324N</t>
+  </si>
+  <si>
+    <t>24325S</t>
+  </si>
+  <si>
+    <t>24326N</t>
+  </si>
+  <si>
+    <t>24327S</t>
+  </si>
+  <si>
+    <t>24328N</t>
+  </si>
+  <si>
+    <t>24329S</t>
+  </si>
+  <si>
+    <t>24330N</t>
+  </si>
+  <si>
+    <t>24331S</t>
+  </si>
+  <si>
+    <t>24332N</t>
+  </si>
+  <si>
+    <t>24333S</t>
+  </si>
+  <si>
+    <t>24334N</t>
+  </si>
+  <si>
+    <t>24335S</t>
+  </si>
+  <si>
+    <t>24336N</t>
+  </si>
+  <si>
+    <t>24337S</t>
+  </si>
+  <si>
+    <t>24338N</t>
+  </si>
+  <si>
+    <t>24339S</t>
+  </si>
+  <si>
+    <t>24340N</t>
+  </si>
+  <si>
+    <t>24341S</t>
+  </si>
+  <si>
+    <t>24342N</t>
+  </si>
+  <si>
+    <t>16.12.2024</t>
+  </si>
+  <si>
+    <t>24343S</t>
+  </si>
+  <si>
+    <t>24344N</t>
+  </si>
+  <si>
+    <t>24345S</t>
+  </si>
+  <si>
+    <t>25302N</t>
+  </si>
+  <si>
+    <t>25303S</t>
+  </si>
+  <si>
+    <t>25304N</t>
+  </si>
+  <si>
+    <t>25305S</t>
+  </si>
+  <si>
+    <t>25306N</t>
+  </si>
+  <si>
+    <t>25307S</t>
+  </si>
+  <si>
+    <t>25308N</t>
+  </si>
+  <si>
+    <t>25309S</t>
+  </si>
+  <si>
+    <t>25310N</t>
+  </si>
+  <si>
+    <t>25311S</t>
+  </si>
+  <si>
+    <t>25312N</t>
+  </si>
+  <si>
+    <t>25313S</t>
+  </si>
+  <si>
+    <t>25314N</t>
+  </si>
+  <si>
+    <t>25315S</t>
+  </si>
+  <si>
+    <t>25316N</t>
+  </si>
+  <si>
+    <t>25317S</t>
+  </si>
+  <si>
+    <t>25318N</t>
+  </si>
+  <si>
+    <t>25319S</t>
+  </si>
+  <si>
+    <t>25320N</t>
+  </si>
+  <si>
+    <t>25321S</t>
+  </si>
+  <si>
+    <t>25322N</t>
+  </si>
+  <si>
+    <t>25323S</t>
+  </si>
+  <si>
+    <t>25324N</t>
+  </si>
+  <si>
+    <t>25325S</t>
+  </si>
+  <si>
+    <t>25326N</t>
+  </si>
+  <si>
+    <t>25327S</t>
+  </si>
+  <si>
+    <t>25328N</t>
+  </si>
+  <si>
+    <t>25329S</t>
+  </si>
+  <si>
+    <t>25330N</t>
+  </si>
+  <si>
+    <t>25331S</t>
+  </si>
+  <si>
+    <t>25332N</t>
+  </si>
+  <si>
+    <t>08.10.2025</t>
+  </si>
+  <si>
+    <t>25333S</t>
+  </si>
+  <si>
+    <t>25334N</t>
+  </si>
+  <si>
+    <t>25335S</t>
+  </si>
+  <si>
+    <t>25336N</t>
+  </si>
+  <si>
+    <t>25337S</t>
+  </si>
+  <si>
+    <t>25338N</t>
+  </si>
+  <si>
+    <t>25339S</t>
+  </si>
+  <si>
+    <t>25340N</t>
+  </si>
+  <si>
+    <t>25341S</t>
+  </si>
+  <si>
+    <t>25342N</t>
+  </si>
+  <si>
+    <t>26301S</t>
+  </si>
+  <si>
+    <t>26302N</t>
+  </si>
+  <si>
+    <t>26303S</t>
+  </si>
+  <si>
+    <t>26304N</t>
+  </si>
+  <si>
+    <t>26305S</t>
+  </si>
+  <si>
+    <t>26306N-1</t>
+  </si>
+  <si>
+    <t>26306NR</t>
+  </si>
+  <si>
+    <t>26306N</t>
+  </si>
+  <si>
+    <t>26307S</t>
+  </si>
+  <si>
+    <t>26308N</t>
+  </si>
+  <si>
+    <t>26309S</t>
+  </si>
+  <si>
+    <t>26310N</t>
+  </si>
+  <si>
+    <t>26311S</t>
+  </si>
+  <si>
+    <t>26312N</t>
+  </si>
+  <si>
+    <t>26313S</t>
+  </si>
+  <si>
+    <t>26314N</t>
   </si>
   <si>
     <t>29.05.2026</t>
   </si>
   <si>
-    <t>01.06.2026</t>
-[...1705 lines deleted...]
-  <si>
     <t>26315S</t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26316N</t>
+  </si>
+  <si>
+    <t>26317S</t>
+  </si>
+  <si>
+    <t>26318N</t>
+  </si>
+  <si>
+    <t>26319S</t>
+  </si>
+  <si>
+    <t>26320N</t>
+  </si>
+  <si>
+    <t>26321S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6439,85 +7004,93 @@
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E58"/>
+  <dimension ref="A1:E79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -7472,50 +8045,407 @@
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>150</v>
       </c>
       <c r="E57" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>152</v>
       </c>
       <c r="C58" t="s">
         <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>153</v>
       </c>
       <c r="E58" t="s">
         <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>5</v>
+      </c>
+      <c r="B59" t="s">
+        <v>155</v>
+      </c>
+      <c r="C59" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" t="s">
+        <v>156</v>
+      </c>
+      <c r="E59" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" t="s">
+        <v>155</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>158</v>
+      </c>
+      <c r="E60" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>5</v>
+      </c>
+      <c r="B61" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" t="s">
+        <v>163</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" t="s">
+        <v>164</v>
+      </c>
+      <c r="E62" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" t="s">
+        <v>163</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>166</v>
+      </c>
+      <c r="E63" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" t="s">
+        <v>168</v>
+      </c>
+      <c r="C64" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" t="s">
+        <v>169</v>
+      </c>
+      <c r="E64" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" t="s">
+        <v>171</v>
+      </c>
+      <c r="C65" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" t="s">
+        <v>172</v>
+      </c>
+      <c r="E65" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>174</v>
+      </c>
+      <c r="E66" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" t="s">
+        <v>176</v>
+      </c>
+      <c r="C67" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>179</v>
+      </c>
+      <c r="C68" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" t="s">
+        <v>180</v>
+      </c>
+      <c r="E68" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" t="s">
+        <v>179</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>182</v>
+      </c>
+      <c r="E69" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" t="s">
+        <v>184</v>
+      </c>
+      <c r="C70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>5</v>
+      </c>
+      <c r="B71" t="s">
+        <v>187</v>
+      </c>
+      <c r="C71" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" t="s">
+        <v>188</v>
+      </c>
+      <c r="E71" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" t="s">
+        <v>187</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>190</v>
+      </c>
+      <c r="E72" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" t="s">
+        <v>192</v>
+      </c>
+      <c r="C73" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>5</v>
+      </c>
+      <c r="B74" t="s">
+        <v>195</v>
+      </c>
+      <c r="C74" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" t="s">
+        <v>196</v>
+      </c>
+      <c r="E74" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" t="s">
+        <v>195</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>198</v>
+      </c>
+      <c r="E75" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" t="s">
+        <v>200</v>
+      </c>
+      <c r="C76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" t="s">
+        <v>201</v>
+      </c>
+      <c r="E76" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" t="s">
+        <v>203</v>
+      </c>
+      <c r="C77" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" t="s">
+        <v>204</v>
+      </c>
+      <c r="E77" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" t="s">
+        <v>203</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>206</v>
+      </c>
+      <c r="E78" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" t="s">
+        <v>208</v>
+      </c>
+      <c r="C79" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" t="s">
+        <v>209</v>
+      </c>
+      <c r="E79" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
@@ -7530,6822 +8460,3898 @@
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>733</v>
+        <v>846</v>
       </c>
       <c r="B2" t="s">
-        <v>734</v>
+        <v>847</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
         <v>73</v>
       </c>
       <c r="E2" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>733</v>
+        <v>846</v>
       </c>
       <c r="B3" t="s">
-        <v>735</v>
+        <v>848</v>
       </c>
       <c r="C3" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D3" t="s">
-        <v>736</v>
+        <v>849</v>
       </c>
       <c r="E3" t="s">
-        <v>737</v>
+        <v>850</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E92"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B2" t="s">
-        <v>739</v>
+        <v>852</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>740</v>
+        <v>853</v>
       </c>
       <c r="E2" t="s">
-        <v>339</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B3" t="s">
-        <v>741</v>
+        <v>854</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>742</v>
+        <v>855</v>
       </c>
       <c r="E3" t="s">
-        <v>743</v>
+        <v>856</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B4" t="s">
-        <v>744</v>
+        <v>857</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
-        <v>745</v>
+        <v>858</v>
       </c>
       <c r="E4" t="s">
-        <v>746</v>
+        <v>859</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B5" t="s">
-        <v>747</v>
+        <v>860</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
-        <v>343</v>
+        <v>399</v>
       </c>
       <c r="E5" t="s">
-        <v>748</v>
+        <v>861</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B6" t="s">
-        <v>749</v>
+        <v>862</v>
       </c>
       <c r="C6" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D6" t="s">
-        <v>750</v>
+        <v>863</v>
       </c>
       <c r="E6" t="s">
-        <v>751</v>
+        <v>864</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B7" t="s">
-        <v>752</v>
+        <v>865</v>
       </c>
       <c r="C7" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D7" t="s">
-        <v>753</v>
+        <v>866</v>
       </c>
       <c r="E7" t="s">
-        <v>753</v>
+        <v>866</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B8" t="s">
-        <v>754</v>
+        <v>867</v>
       </c>
       <c r="C8" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D8" t="s">
-        <v>347</v>
+        <v>403</v>
       </c>
       <c r="E8" t="s">
-        <v>755</v>
+        <v>868</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B9" t="s">
-        <v>756</v>
+        <v>869</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D9" t="s">
-        <v>757</v>
+        <v>870</v>
       </c>
       <c r="E9" t="s">
-        <v>758</v>
+        <v>871</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B10" t="s">
-        <v>759</v>
+        <v>872</v>
       </c>
       <c r="C10" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D10" t="s">
-        <v>760</v>
+        <v>873</v>
       </c>
       <c r="E10" t="s">
-        <v>761</v>
+        <v>874</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B11" t="s">
-        <v>762</v>
+        <v>875</v>
       </c>
       <c r="C11" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D11" t="s">
-        <v>763</v>
+        <v>876</v>
       </c>
       <c r="E11" t="s">
-        <v>349</v>
+        <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B12" t="s">
-        <v>764</v>
+        <v>877</v>
       </c>
       <c r="C12" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D12" t="s">
-        <v>765</v>
+        <v>878</v>
       </c>
       <c r="E12" t="s">
-        <v>351</v>
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B13" t="s">
-        <v>766</v>
+        <v>879</v>
       </c>
       <c r="C13" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D13" t="s">
-        <v>767</v>
+        <v>880</v>
       </c>
       <c r="E13" t="s">
-        <v>768</v>
+        <v>881</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B14" t="s">
-        <v>769</v>
+        <v>882</v>
       </c>
       <c r="C14" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D14" t="s">
-        <v>358</v>
+        <v>414</v>
       </c>
       <c r="E14" t="s">
-        <v>701</v>
+        <v>814</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B15" t="s">
-        <v>770</v>
+        <v>883</v>
       </c>
       <c r="C15" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D15" t="s">
-        <v>360</v>
+        <v>416</v>
       </c>
       <c r="E15" t="s">
-        <v>771</v>
+        <v>884</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B16" t="s">
-        <v>772</v>
+        <v>885</v>
       </c>
       <c r="C16" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D16" t="s">
-        <v>773</v>
+        <v>886</v>
       </c>
       <c r="E16" t="s">
-        <v>774</v>
+        <v>887</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B17" t="s">
-        <v>775</v>
+        <v>888</v>
       </c>
       <c r="C17" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D17" t="s">
-        <v>776</v>
+        <v>889</v>
       </c>
       <c r="E17" t="s">
-        <v>777</v>
+        <v>890</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B18" t="s">
-        <v>778</v>
+        <v>891</v>
       </c>
       <c r="C18" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D18" t="s">
-        <v>366</v>
+        <v>422</v>
       </c>
       <c r="E18" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B19" t="s">
-        <v>779</v>
+        <v>892</v>
       </c>
       <c r="C19" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D19" t="s">
-        <v>780</v>
+        <v>893</v>
       </c>
       <c r="E19" t="s">
-        <v>780</v>
+        <v>893</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B20" t="s">
-        <v>781</v>
+        <v>894</v>
       </c>
       <c r="C20" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D20" t="s">
-        <v>782</v>
+        <v>895</v>
       </c>
       <c r="E20" t="s">
-        <v>783</v>
+        <v>896</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B21" t="s">
-        <v>784</v>
+        <v>897</v>
       </c>
       <c r="C21" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D21" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
       <c r="E21" t="s">
-        <v>176</v>
+        <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B22" t="s">
-        <v>785</v>
+        <v>898</v>
       </c>
       <c r="C22" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D22" t="s">
-        <v>786</v>
+        <v>899</v>
       </c>
       <c r="E22" t="s">
-        <v>787</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B23" t="s">
-        <v>788</v>
+        <v>901</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="E23" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B24" t="s">
-        <v>789</v>
+        <v>902</v>
       </c>
       <c r="C24" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D24" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
       <c r="E24" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B25" t="s">
-        <v>790</v>
+        <v>903</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D25" t="s">
-        <v>791</v>
+        <v>904</v>
       </c>
       <c r="E25" t="s">
-        <v>792</v>
+        <v>905</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B26" t="s">
-        <v>793</v>
+        <v>906</v>
       </c>
       <c r="C26" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D26" t="s">
-        <v>794</v>
+        <v>907</v>
       </c>
       <c r="E26" t="s">
-        <v>375</v>
+        <v>431</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B27" t="s">
-        <v>795</v>
+        <v>908</v>
       </c>
       <c r="C27" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D27" t="s">
-        <v>181</v>
+        <v>237</v>
       </c>
       <c r="E27" t="s">
-        <v>796</v>
+        <v>909</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B28" t="s">
-        <v>797</v>
+        <v>910</v>
       </c>
       <c r="C28" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D28" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
       <c r="E28" t="s">
-        <v>798</v>
+        <v>911</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B29" t="s">
-        <v>799</v>
+        <v>912</v>
       </c>
       <c r="C29" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D29" t="s">
-        <v>800</v>
+        <v>913</v>
       </c>
       <c r="E29" t="s">
-        <v>800</v>
+        <v>913</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B30" t="s">
-        <v>801</v>
+        <v>914</v>
       </c>
       <c r="C30" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D30" t="s">
-        <v>802</v>
+        <v>915</v>
       </c>
       <c r="E30" t="s">
-        <v>383</v>
+        <v>439</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B31" t="s">
-        <v>803</v>
+        <v>916</v>
       </c>
       <c r="C31" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D31" t="s">
-        <v>804</v>
+        <v>917</v>
       </c>
       <c r="E31" t="s">
-        <v>804</v>
+        <v>917</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B32" t="s">
-        <v>805</v>
+        <v>918</v>
       </c>
       <c r="C32" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D32" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="E32" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B33" t="s">
-        <v>806</v>
+        <v>919</v>
       </c>
       <c r="C33" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D33" t="s">
-        <v>807</v>
+        <v>920</v>
       </c>
       <c r="E33" t="s">
-        <v>808</v>
+        <v>921</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B34" t="s">
-        <v>809</v>
+        <v>922</v>
       </c>
       <c r="C34" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D34" t="s">
-        <v>193</v>
+        <v>249</v>
       </c>
       <c r="E34" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B35" t="s">
-        <v>810</v>
+        <v>923</v>
       </c>
       <c r="C35" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
       <c r="E35" t="s">
-        <v>385</v>
+        <v>441</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B36" t="s">
-        <v>811</v>
+        <v>924</v>
       </c>
       <c r="C36" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D36" t="s">
-        <v>195</v>
+        <v>251</v>
       </c>
       <c r="E36" t="s">
-        <v>196</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B37" t="s">
-        <v>812</v>
+        <v>925</v>
       </c>
       <c r="C37" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D37" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="E37" t="s">
-        <v>813</v>
+        <v>926</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B38" t="s">
-        <v>814</v>
+        <v>927</v>
       </c>
       <c r="C38" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D38" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E38" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B39" t="s">
-        <v>816</v>
+        <v>929</v>
       </c>
       <c r="C39" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D39" t="s">
-        <v>817</v>
+        <v>930</v>
       </c>
       <c r="E39" t="s">
-        <v>818</v>
+        <v>931</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B40" t="s">
-        <v>819</v>
+        <v>932</v>
       </c>
       <c r="C40" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D40" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
       <c r="E40" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B41" t="s">
-        <v>820</v>
+        <v>933</v>
       </c>
       <c r="C41" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D41" t="s">
-        <v>821</v>
+        <v>934</v>
       </c>
       <c r="E41" t="s">
-        <v>822</v>
+        <v>935</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B42" t="s">
-        <v>823</v>
+        <v>936</v>
       </c>
       <c r="C42" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D42" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="E42" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B43" t="s">
-        <v>824</v>
+        <v>937</v>
       </c>
       <c r="C43" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D43" t="s">
-        <v>825</v>
+        <v>938</v>
       </c>
       <c r="E43" t="s">
-        <v>826</v>
+        <v>939</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B44" t="s">
-        <v>695</v>
+        <v>808</v>
       </c>
       <c r="C44" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D44" t="s">
-        <v>399</v>
+        <v>455</v>
       </c>
       <c r="E44" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B45" t="s">
-        <v>698</v>
+        <v>811</v>
       </c>
       <c r="C45" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D45" t="s">
-        <v>827</v>
+        <v>940</v>
       </c>
       <c r="E45" t="s">
-        <v>828</v>
+        <v>941</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B46" t="s">
-        <v>700</v>
+        <v>813</v>
       </c>
       <c r="C46" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D46" t="s">
-        <v>829</v>
+        <v>942</v>
       </c>
       <c r="E46" t="s">
-        <v>221</v>
+        <v>277</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B47" t="s">
-        <v>830</v>
+        <v>943</v>
       </c>
       <c r="C47" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D47" t="s">
-        <v>831</v>
+        <v>944</v>
       </c>
       <c r="E47" t="s">
-        <v>832</v>
+        <v>945</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B48" t="s">
-        <v>833</v>
+        <v>946</v>
       </c>
       <c r="C48" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D48" t="s">
-        <v>646</v>
+        <v>756</v>
       </c>
       <c r="E48" t="s">
-        <v>834</v>
+        <v>947</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B49" t="s">
-        <v>835</v>
+        <v>948</v>
       </c>
       <c r="C49" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D49" t="s">
-        <v>836</v>
+        <v>949</v>
       </c>
       <c r="E49" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B50" t="s">
-        <v>837</v>
+        <v>950</v>
       </c>
       <c r="C50" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D50" t="s">
-        <v>838</v>
+        <v>951</v>
       </c>
       <c r="E50" t="s">
-        <v>839</v>
+        <v>952</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B51" t="s">
-        <v>840</v>
+        <v>953</v>
       </c>
       <c r="C51" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D51" t="s">
-        <v>841</v>
+        <v>954</v>
       </c>
       <c r="E51" t="s">
-        <v>231</v>
+        <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B52" t="s">
-        <v>842</v>
+        <v>955</v>
       </c>
       <c r="C52" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D52" t="s">
-        <v>403</v>
+        <v>459</v>
       </c>
       <c r="E52" t="s">
-        <v>843</v>
+        <v>956</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B53" t="s">
-        <v>844</v>
+        <v>957</v>
       </c>
       <c r="C53" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D53" t="s">
-        <v>536</v>
+        <v>630</v>
       </c>
       <c r="E53" t="s">
-        <v>536</v>
+        <v>630</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B54" t="s">
-        <v>845</v>
+        <v>958</v>
       </c>
       <c r="C54" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B55" t="s">
-        <v>846</v>
+        <v>959</v>
       </c>
       <c r="C55" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D55" t="s">
-        <v>847</v>
+        <v>960</v>
       </c>
       <c r="E55" t="s">
-        <v>848</v>
+        <v>961</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B56" t="s">
-        <v>849</v>
+        <v>962</v>
       </c>
       <c r="C56" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D56" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="E56" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B57" t="s">
-        <v>850</v>
+        <v>963</v>
       </c>
       <c r="C57" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D57" t="s">
-        <v>408</v>
+        <v>464</v>
       </c>
       <c r="E57" t="s">
-        <v>243</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B58" t="s">
-        <v>851</v>
+        <v>964</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D58" t="s">
-        <v>852</v>
+        <v>965</v>
       </c>
       <c r="E58" t="s">
-        <v>410</v>
+        <v>466</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B59" t="s">
-        <v>853</v>
+        <v>966</v>
       </c>
       <c r="C59" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D59" t="s">
         <v>18</v>
       </c>
       <c r="E59" t="s">
-        <v>854</v>
+        <v>967</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B60" t="s">
-        <v>855</v>
+        <v>968</v>
       </c>
       <c r="C60" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B61" t="s">
-        <v>856</v>
+        <v>969</v>
       </c>
       <c r="C61" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D61" t="s">
-        <v>857</v>
+        <v>970</v>
       </c>
       <c r="E61" t="s">
-        <v>858</v>
+        <v>971</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B62" t="s">
-        <v>859</v>
+        <v>972</v>
       </c>
       <c r="C62" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D62" t="s">
         <v>40</v>
       </c>
       <c r="E62" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B63" t="s">
-        <v>859</v>
+        <v>972</v>
       </c>
       <c r="C63" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D63" t="s">
         <v>43</v>
       </c>
       <c r="E63" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B64" t="s">
-        <v>860</v>
+        <v>973</v>
       </c>
       <c r="C64" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D64" t="s">
-        <v>266</v>
+        <v>322</v>
       </c>
       <c r="E64" t="s">
-        <v>861</v>
+        <v>974</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B65" t="s">
-        <v>862</v>
+        <v>975</v>
       </c>
       <c r="C65" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D65" t="s">
-        <v>495</v>
+        <v>551</v>
       </c>
       <c r="E65" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B66" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="C66" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D66" t="s">
-        <v>864</v>
+        <v>977</v>
       </c>
       <c r="E66" t="s">
-        <v>865</v>
+        <v>978</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B67" t="s">
-        <v>866</v>
+        <v>979</v>
       </c>
       <c r="C67" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D67" t="s">
         <v>124</v>
       </c>
       <c r="E67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B68" t="s">
-        <v>867</v>
+        <v>980</v>
       </c>
       <c r="C68" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D68" t="s">
         <v>127</v>
       </c>
       <c r="E68" t="s">
-        <v>632</v>
+        <v>725</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B69" t="s">
-        <v>868</v>
+        <v>981</v>
       </c>
       <c r="C69" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D69" t="s">
         <v>133</v>
       </c>
       <c r="E69" t="s">
-        <v>869</v>
+        <v>982</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B70" t="s">
-        <v>870</v>
+        <v>983</v>
       </c>
       <c r="C70" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D70" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
       <c r="E70" t="s">
-        <v>871</v>
+        <v>984</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B71" t="s">
-        <v>872</v>
+        <v>985</v>
       </c>
       <c r="C71" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>873</v>
+        <v>986</v>
       </c>
       <c r="E71" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B72" t="s">
-        <v>874</v>
+        <v>987</v>
       </c>
       <c r="C72" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
-        <v>638</v>
+        <v>731</v>
       </c>
       <c r="E72" t="s">
-        <v>507</v>
+        <v>563</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B73" t="s">
-        <v>875</v>
+        <v>988</v>
       </c>
       <c r="C73" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D73" t="s">
-        <v>508</v>
+        <v>564</v>
       </c>
       <c r="E73" t="s">
-        <v>876</v>
+        <v>989</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B74" t="s">
-        <v>877</v>
+        <v>990</v>
       </c>
       <c r="C74" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D74" t="s">
-        <v>878</v>
+        <v>991</v>
       </c>
       <c r="E74" t="s">
-        <v>140</v>
+        <v>992</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B75" t="s">
-        <v>879</v>
+        <v>993</v>
       </c>
       <c r="C75" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D75" t="s">
+        <v>566</v>
+      </c>
+      <c r="E75" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B76" t="s">
-        <v>881</v>
+        <v>994</v>
       </c>
       <c r="C76" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D76" t="s">
-        <v>882</v>
+        <v>995</v>
       </c>
       <c r="E76" t="s">
-        <v>512</v>
+        <v>996</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B77" t="s">
-        <v>883</v>
+        <v>997</v>
       </c>
       <c r="C77" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D77" t="s">
+        <v>998</v>
+      </c>
+      <c r="E77" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B78" t="s">
-        <v>885</v>
+        <v>999</v>
       </c>
       <c r="C78" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D78" t="s">
-        <v>886</v>
+        <v>1000</v>
       </c>
       <c r="E78" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B79" t="s">
-        <v>887</v>
+        <v>1001</v>
       </c>
       <c r="C79" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D79" t="s">
-        <v>888</v>
+        <v>1002</v>
       </c>
       <c r="E79" t="s">
-        <v>150</v>
+        <v>569</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B80" t="s">
-        <v>889</v>
+        <v>1003</v>
       </c>
       <c r="C80" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D80" t="s">
-        <v>890</v>
+        <v>1004</v>
       </c>
       <c r="E80" t="s">
-        <v>516</v>
+        <v>148</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B81" t="s">
-        <v>891</v>
+        <v>1005</v>
       </c>
       <c r="C81" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D81" t="s">
-        <v>892</v>
+        <v>150</v>
       </c>
       <c r="E81" t="s">
-        <v>893</v>
+        <v>571</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B82" t="s">
-        <v>894</v>
+        <v>1006</v>
       </c>
       <c r="C82" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D82" t="s">
-        <v>153</v>
+        <v>734</v>
       </c>
       <c r="E82" t="s">
-        <v>154</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B83" t="s">
-        <v>895</v>
+        <v>1008</v>
       </c>
       <c r="C83" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D83" t="s">
-        <v>896</v>
+        <v>157</v>
       </c>
       <c r="E83" t="s">
-        <v>520</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B84" t="s">
-        <v>897</v>
+        <v>1010</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D84" t="s">
-        <v>898</v>
+        <v>159</v>
       </c>
       <c r="E84" t="s">
-        <v>899</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B85" t="s">
-        <v>900</v>
+        <v>1012</v>
       </c>
       <c r="C85" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D85" t="s">
-        <v>901</v>
+        <v>167</v>
       </c>
       <c r="E85" t="s">
-        <v>902</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B86" t="s">
-        <v>903</v>
+        <v>1014</v>
       </c>
       <c r="C86" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D86" t="s">
-        <v>523</v>
+        <v>1015</v>
       </c>
       <c r="E86" t="s">
-        <v>904</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B87" t="s">
-        <v>905</v>
+        <v>1016</v>
       </c>
       <c r="C87" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D87" t="s">
-        <v>906</v>
+        <v>586</v>
       </c>
       <c r="E87" t="s">
-        <v>907</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B88" t="s">
-        <v>908</v>
+        <v>1018</v>
       </c>
       <c r="C88" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D88" t="s">
-        <v>909</v>
+        <v>172</v>
       </c>
       <c r="E88" t="s">
-        <v>910</v>
+        <v>173</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>738</v>
+        <v>851</v>
       </c>
       <c r="B89" t="s">
-        <v>911</v>
+        <v>1019</v>
       </c>
       <c r="C89" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D89" t="s">
-        <v>912</v>
+        <v>174</v>
       </c>
       <c r="E89" t="s">
-        <v>913</v>
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>851</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C90" t="s">
+        <v>297</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>851</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C91" t="s">
+        <v>620</v>
+      </c>
+      <c r="D91" t="s">
+        <v>177</v>
+      </c>
+      <c r="E91" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>851</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C92" t="s">
+        <v>297</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E92" t="s">
+        <v>591</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E22"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2" t="s">
+        <v>297</v>
+      </c>
+      <c r="D2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>582</v>
+      </c>
+      <c r="E3" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D4" t="s">
+        <v>747</v>
+      </c>
+      <c r="E4" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C5" t="s">
+        <v>270</v>
+      </c>
+      <c r="D5" t="s">
+        <v>166</v>
+      </c>
+      <c r="E5" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C6" t="s">
+        <v>276</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>586</v>
+      </c>
+      <c r="E7" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E8" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C9" t="s">
+        <v>270</v>
+      </c>
+      <c r="D9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C10" t="s">
+        <v>276</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E12" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D13" t="s">
+        <v>592</v>
+      </c>
+      <c r="E13" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C14" t="s">
+        <v>276</v>
+      </c>
+      <c r="D14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E14" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E15" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C16" t="s">
+        <v>224</v>
+      </c>
+      <c r="D16" t="s">
+        <v>186</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C17" t="s">
+        <v>270</v>
+      </c>
+      <c r="D17" t="s">
+        <v>599</v>
+      </c>
+      <c r="E17" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C18" t="s">
+        <v>276</v>
+      </c>
+      <c r="D18" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E19" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C20" t="s">
+        <v>224</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E20" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C21" t="s">
+        <v>270</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E21" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C22" t="s">
+        <v>276</v>
+      </c>
+      <c r="D22" t="s">
+        <v>605</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B2" t="s">
-        <v>915</v>
+        <v>1053</v>
       </c>
       <c r="C2" t="s">
-        <v>916</v>
+        <v>1054</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="E2" t="s">
-        <v>813</v>
+        <v>926</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B3" t="s">
-        <v>915</v>
+        <v>1053</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D3" t="s">
-        <v>815</v>
+        <v>928</v>
       </c>
       <c r="E3" t="s">
-        <v>917</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B4" t="s">
-        <v>915</v>
+        <v>1053</v>
       </c>
       <c r="C4" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D4" t="s">
-        <v>817</v>
+        <v>930</v>
       </c>
       <c r="E4" t="s">
-        <v>818</v>
+        <v>931</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B5" t="s">
-        <v>918</v>
+        <v>1056</v>
       </c>
       <c r="C5" t="s">
-        <v>919</v>
+        <v>1057</v>
       </c>
       <c r="D5" t="s">
-        <v>920</v>
+        <v>1058</v>
       </c>
       <c r="E5" t="s">
-        <v>829</v>
+        <v>942</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B6" t="s">
-        <v>921</v>
+        <v>1059</v>
       </c>
       <c r="C6" t="s">
-        <v>916</v>
+        <v>1054</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B7" t="s">
-        <v>921</v>
+        <v>1059</v>
       </c>
       <c r="C7" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D7" t="s">
-        <v>243</v>
+        <v>299</v>
       </c>
       <c r="E7" t="s">
-        <v>243</v>
+        <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B8" t="s">
-        <v>921</v>
+        <v>1059</v>
       </c>
       <c r="C8" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D8" t="s">
-        <v>922</v>
+        <v>1060</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B9" t="s">
-        <v>921</v>
+        <v>1059</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D9" t="s">
-        <v>923</v>
+        <v>1061</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B10" t="s">
-        <v>924</v>
+        <v>1062</v>
       </c>
       <c r="C10" t="s">
-        <v>919</v>
+        <v>1057</v>
       </c>
       <c r="D10" t="s">
-        <v>925</v>
+        <v>1063</v>
       </c>
       <c r="E10" t="s">
-        <v>257</v>
+        <v>313</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B11" t="s">
-        <v>926</v>
+        <v>1064</v>
       </c>
       <c r="C11" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D11" t="s">
-        <v>269</v>
+        <v>325</v>
       </c>
       <c r="E11" t="s">
-        <v>429</v>
+        <v>485</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B12" t="s">
-        <v>926</v>
+        <v>1064</v>
       </c>
       <c r="C12" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D12" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
       <c r="E12" t="s">
-        <v>927</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B13" t="s">
-        <v>926</v>
+        <v>1064</v>
       </c>
       <c r="C13" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D13" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
       <c r="E13" t="s">
-        <v>928</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B14" t="s">
-        <v>926</v>
+        <v>1064</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>929</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="B15" t="s">
-        <v>930</v>
+        <v>1068</v>
       </c>
       <c r="C15" t="s">
-        <v>919</v>
+        <v>1057</v>
       </c>
       <c r="D15" t="s">
-        <v>931</v>
+        <v>1069</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
-      </c>
-[...137 lines deleted...]
-        <v>884</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>940</v>
+        <v>1070</v>
       </c>
       <c r="B2" t="s">
-        <v>941</v>
+        <v>1071</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>942</v>
+        <v>1072</v>
       </c>
       <c r="E2" t="s">
-        <v>942</v>
+        <v>986</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>940</v>
+        <v>1070</v>
       </c>
       <c r="B3" t="s">
-        <v>941</v>
+        <v>1073</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>319</v>
+        <v>563</v>
       </c>
       <c r="E3" t="s">
-        <v>319</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>940</v>
+        <v>1070</v>
       </c>
       <c r="B4" t="s">
-        <v>943</v>
+        <v>1075</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>231</v>
       </c>
       <c r="D4" t="s">
-        <v>339</v>
+        <v>991</v>
       </c>
       <c r="E4" t="s">
-        <v>339</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C2" t="s">
+        <v>297</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E3" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C4" t="s">
+        <v>219</v>
+      </c>
+      <c r="D4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E4" t="s">
+        <v>395</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B2" t="s">
-        <v>945</v>
+        <v>1081</v>
       </c>
       <c r="C2" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D2" t="s">
-        <v>946</v>
+        <v>1082</v>
       </c>
       <c r="E2" t="s">
-        <v>947</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B3" t="s">
-        <v>948</v>
+        <v>1084</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>949</v>
+        <v>1085</v>
       </c>
       <c r="E3" t="s">
-        <v>949</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B4" t="s">
-        <v>948</v>
+        <v>1084</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D4" t="s">
-        <v>950</v>
+        <v>1086</v>
       </c>
       <c r="E4" t="s">
-        <v>951</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B5" t="s">
-        <v>952</v>
+        <v>1088</v>
       </c>
       <c r="C5" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D5" t="s">
-        <v>953</v>
+        <v>1089</v>
       </c>
       <c r="E5" t="s">
-        <v>954</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B6" t="s">
-        <v>955</v>
+        <v>1091</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>956</v>
+        <v>1092</v>
       </c>
       <c r="E6" t="s">
-        <v>956</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B7" t="s">
-        <v>955</v>
+        <v>1091</v>
       </c>
       <c r="C7" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D7" t="s">
-        <v>957</v>
+        <v>1093</v>
       </c>
       <c r="E7" t="s">
-        <v>957</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B8" t="s">
-        <v>958</v>
+        <v>1094</v>
       </c>
       <c r="C8" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D8" t="s">
-        <v>959</v>
+        <v>1095</v>
       </c>
       <c r="E8" t="s">
-        <v>960</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B9" t="s">
-        <v>961</v>
+        <v>1097</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>962</v>
+        <v>1098</v>
       </c>
       <c r="E9" t="s">
-        <v>962</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B10" t="s">
-        <v>961</v>
+        <v>1097</v>
       </c>
       <c r="C10" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D10" t="s">
-        <v>963</v>
+        <v>1099</v>
       </c>
       <c r="E10" t="s">
-        <v>963</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B11" t="s">
-        <v>964</v>
+        <v>1100</v>
       </c>
       <c r="C11" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D11" t="s">
-        <v>965</v>
+        <v>1101</v>
       </c>
       <c r="E11" t="s">
-        <v>966</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B12" t="s">
-        <v>967</v>
+        <v>1103</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="E12" t="s">
-        <v>968</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B13" t="s">
-        <v>967</v>
+        <v>1103</v>
       </c>
       <c r="C13" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D13" t="s">
-        <v>969</v>
+        <v>1105</v>
       </c>
       <c r="E13" t="s">
-        <v>970</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B14" t="s">
-        <v>971</v>
+        <v>1107</v>
       </c>
       <c r="C14" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D14" t="s">
-        <v>972</v>
+        <v>1108</v>
       </c>
       <c r="E14" t="s">
-        <v>299</v>
+        <v>355</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B15" t="s">
-        <v>973</v>
+        <v>1109</v>
       </c>
       <c r="C15" t="s">
         <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>301</v>
+        <v>357</v>
       </c>
       <c r="E15" t="s">
-        <v>302</v>
+        <v>358</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B16" t="s">
-        <v>973</v>
+        <v>1109</v>
       </c>
       <c r="C16" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D16" t="s">
-        <v>303</v>
+        <v>359</v>
       </c>
       <c r="E16" t="s">
-        <v>304</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B17" t="s">
-        <v>974</v>
+        <v>1110</v>
       </c>
       <c r="C17" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D17" t="s">
-        <v>975</v>
+        <v>1111</v>
       </c>
       <c r="E17" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B18" t="s">
-        <v>976</v>
+        <v>1112</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>977</v>
+        <v>1113</v>
       </c>
       <c r="E18" t="s">
-        <v>978</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B19" t="s">
-        <v>976</v>
+        <v>1112</v>
       </c>
       <c r="C19" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D19" t="s">
-        <v>979</v>
+        <v>1115</v>
       </c>
       <c r="E19" t="s">
-        <v>979</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B20" t="s">
-        <v>980</v>
+        <v>1116</v>
       </c>
       <c r="C20" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D20" t="s">
-        <v>981</v>
+        <v>1117</v>
       </c>
       <c r="E20" t="s">
-        <v>982</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B21" t="s">
-        <v>983</v>
+        <v>1119</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
-        <v>984</v>
+        <v>1120</v>
       </c>
       <c r="E21" t="s">
-        <v>984</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B22" t="s">
-        <v>983</v>
+        <v>1119</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D22" t="s">
-        <v>985</v>
+        <v>1121</v>
       </c>
       <c r="E22" t="s">
-        <v>986</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B23" t="s">
-        <v>987</v>
+        <v>1123</v>
       </c>
       <c r="C23" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D23" t="s">
-        <v>988</v>
+        <v>1124</v>
       </c>
       <c r="E23" t="s">
-        <v>989</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B24" t="s">
-        <v>990</v>
+        <v>1126</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>991</v>
+        <v>1127</v>
       </c>
       <c r="E24" t="s">
-        <v>322</v>
+        <v>378</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B25" t="s">
-        <v>990</v>
+        <v>1126</v>
       </c>
       <c r="C25" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D25" t="s">
-        <v>992</v>
+        <v>1128</v>
       </c>
       <c r="E25" t="s">
-        <v>993</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B26" t="s">
-        <v>994</v>
+        <v>1130</v>
       </c>
       <c r="C26" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D26" t="s">
-        <v>995</v>
+        <v>1131</v>
       </c>
       <c r="E26" t="s">
-        <v>328</v>
+        <v>384</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B27" t="s">
-        <v>996</v>
+        <v>1132</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E27" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B28" t="s">
-        <v>996</v>
+        <v>1132</v>
       </c>
       <c r="C28" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D28" t="s">
-        <v>331</v>
+        <v>387</v>
       </c>
       <c r="E28" t="s">
-        <v>999</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B29" t="s">
-        <v>1000</v>
+        <v>1136</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D29" t="s">
-        <v>1001</v>
+        <v>1137</v>
       </c>
       <c r="E29" t="s">
-        <v>333</v>
+        <v>389</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B30" t="s">
-        <v>1002</v>
+        <v>1138</v>
       </c>
       <c r="C30" t="s">
         <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>1003</v>
+        <v>1139</v>
       </c>
       <c r="E30" t="s">
-        <v>643</v>
+        <v>753</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B31" t="s">
-        <v>1002</v>
+        <v>1138</v>
       </c>
       <c r="C31" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>740</v>
+        <v>853</v>
       </c>
       <c r="E31" t="s">
-        <v>339</v>
+        <v>395</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B32" t="s">
-        <v>1004</v>
+        <v>1140</v>
       </c>
       <c r="C32" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D32" t="s">
-        <v>1005</v>
+        <v>1141</v>
       </c>
       <c r="E32" t="s">
-        <v>745</v>
+        <v>858</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B33" t="s">
-        <v>1006</v>
+        <v>1142</v>
       </c>
       <c r="C33" t="s">
         <v>14</v>
       </c>
       <c r="D33" t="s">
-        <v>1007</v>
+        <v>1143</v>
       </c>
       <c r="E33" t="s">
-        <v>1008</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B34" t="s">
-        <v>1006</v>
+        <v>1142</v>
       </c>
       <c r="C34" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D34" t="s">
-        <v>751</v>
+        <v>864</v>
       </c>
       <c r="E34" t="s">
-        <v>1009</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B35" t="s">
-        <v>1010</v>
+        <v>1146</v>
       </c>
       <c r="C35" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D35" t="s">
-        <v>1011</v>
+        <v>1147</v>
       </c>
       <c r="E35" t="s">
-        <v>1012</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B36" t="s">
-        <v>1013</v>
+        <v>1149</v>
       </c>
       <c r="C36" t="s">
         <v>14</v>
       </c>
       <c r="D36" t="s">
-        <v>1014</v>
+        <v>1150</v>
       </c>
       <c r="E36" t="s">
-        <v>763</v>
+        <v>876</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B37" t="s">
-        <v>1013</v>
+        <v>1149</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D37" t="s">
-        <v>349</v>
+        <v>405</v>
       </c>
       <c r="E37" t="s">
-        <v>350</v>
+        <v>406</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B38" t="s">
-        <v>1015</v>
+        <v>1151</v>
       </c>
       <c r="C38" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D38" t="s">
-        <v>767</v>
+        <v>880</v>
       </c>
       <c r="E38" t="s">
-        <v>1016</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B39" t="s">
-        <v>1017</v>
+        <v>1153</v>
       </c>
       <c r="C39" t="s">
         <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>696</v>
+        <v>809</v>
       </c>
       <c r="E39" t="s">
-        <v>697</v>
+        <v>810</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B40" t="s">
-        <v>1017</v>
+        <v>1153</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D40" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="E40" t="s">
-        <v>771</v>
+        <v>884</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B41" t="s">
-        <v>1018</v>
+        <v>1154</v>
       </c>
       <c r="C41" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D41" t="s">
-        <v>1019</v>
+        <v>1155</v>
       </c>
       <c r="E41" t="s">
-        <v>1020</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B42" t="s">
-        <v>1021</v>
+        <v>1157</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="E42" t="s">
-        <v>365</v>
+        <v>421</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B43" t="s">
-        <v>1022</v>
+        <v>1158</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D43" t="s">
-        <v>1023</v>
+        <v>1159</v>
       </c>
       <c r="E43" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>944</v>
+        <v>1080</v>
       </c>
       <c r="B44" t="s">
-        <v>1024</v>
+        <v>1160</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D44" t="s">
-        <v>786</v>
+        <v>899</v>
       </c>
       <c r="E44" t="s">
-        <v>786</v>
+        <v>899</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1025</v>
+        <v>1161</v>
       </c>
       <c r="B2" t="s">
-        <v>1026</v>
+        <v>1162</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D2" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
       <c r="E2" t="s">
-        <v>871</v>
+        <v>984</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1025</v>
+        <v>1161</v>
       </c>
       <c r="B3" t="s">
-        <v>1027</v>
+        <v>1163</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D3" t="s">
-        <v>638</v>
+        <v>731</v>
       </c>
       <c r="E3" t="s">
-        <v>936</v>
+        <v>1074</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B2" t="s">
-        <v>1029</v>
+        <v>1165</v>
       </c>
       <c r="C2" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D2" t="s">
-        <v>618</v>
+        <v>711</v>
       </c>
       <c r="E2" t="s">
-        <v>1031</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B3" t="s">
-        <v>1032</v>
+        <v>1168</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D3" t="s">
-        <v>1033</v>
+        <v>1169</v>
       </c>
       <c r="E3" t="s">
-        <v>490</v>
+        <v>546</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B4" t="s">
-        <v>1032</v>
+        <v>1168</v>
       </c>
       <c r="C4" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D4" t="s">
-        <v>1034</v>
+        <v>1170</v>
       </c>
       <c r="E4" t="s">
-        <v>1034</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B5" t="s">
-        <v>1035</v>
+        <v>1171</v>
       </c>
       <c r="C5" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D5" t="s">
         <v>118</v>
       </c>
       <c r="E5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B6" t="s">
-        <v>1035</v>
+        <v>1171</v>
       </c>
       <c r="C6" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D6" t="s">
         <v>119</v>
       </c>
       <c r="E6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B7" t="s">
-        <v>1036</v>
+        <v>1172</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>1037</v>
+        <v>1173</v>
       </c>
       <c r="E7" t="s">
-        <v>1038</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B8" t="s">
-        <v>1036</v>
+        <v>1172</v>
       </c>
       <c r="C8" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D8" t="s">
-        <v>1039</v>
+        <v>1175</v>
       </c>
       <c r="E8" t="s">
-        <v>1039</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B9" t="s">
-        <v>1040</v>
+        <v>1176</v>
       </c>
       <c r="C9" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D9" t="s">
         <v>122</v>
       </c>
       <c r="E9" t="s">
-        <v>496</v>
+        <v>552</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B10" t="s">
-        <v>1041</v>
+        <v>1177</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>1042</v>
+        <v>1178</v>
       </c>
       <c r="E10" t="s">
-        <v>1042</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B11" t="s">
-        <v>1041</v>
+        <v>1177</v>
       </c>
       <c r="C11" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D11" t="s">
         <v>125</v>
       </c>
       <c r="E11" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1028</v>
+        <v>1164</v>
       </c>
       <c r="B12" t="s">
-        <v>1043</v>
+        <v>1179</v>
       </c>
       <c r="C12" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D12" t="s">
         <v>127</v>
       </c>
       <c r="E12" t="s">
-        <v>632</v>
-[...1430 lines deleted...]
-        <v>1189</v>
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E122"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B2" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="C2" t="s">
-        <v>1074</v>
+        <v>1166</v>
       </c>
       <c r="D2" t="s">
-        <v>299</v>
+        <v>1182</v>
       </c>
       <c r="E2" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B3" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="C3" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>304</v>
+        <v>568</v>
       </c>
       <c r="E3" t="s">
-        <v>1194</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B4" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="C4" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D4" t="s">
-        <v>1194</v>
+        <v>569</v>
       </c>
       <c r="E4" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B5" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="D5" t="s">
-        <v>975</v>
+        <v>149</v>
       </c>
       <c r="E5" t="s">
-        <v>975</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B6" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="C6" t="s">
-        <v>1074</v>
+        <v>1166</v>
       </c>
       <c r="D6" t="s">
-        <v>977</v>
+        <v>1186</v>
       </c>
       <c r="E6" t="s">
-        <v>1197</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B7" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="C7" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D7" t="s">
-        <v>1199</v>
+        <v>733</v>
       </c>
       <c r="E7" t="s">
-        <v>1199</v>
+        <v>734</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B8" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="C8" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D8" t="s">
-        <v>1199</v>
+        <v>736</v>
       </c>
       <c r="E8" t="s">
-        <v>1200</v>
+        <v>154</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="B9" t="s">
-        <v>1198</v>
+        <v>1188</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>1166</v>
       </c>
       <c r="D9" t="s">
-        <v>315</v>
+        <v>575</v>
       </c>
       <c r="E9" t="s">
-        <v>315</v>
-[...1920 lines deleted...]
-        <v>1300</v>
+        <v>1189</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
@@ -14360,16427 +12366,18946 @@
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>211</v>
       </c>
       <c r="B2" t="s">
-        <v>156</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>211</v>
       </c>
       <c r="B3" t="s">
-        <v>156</v>
+        <v>212</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="E3" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>211</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>219</v>
       </c>
       <c r="D4" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E84"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B2" t="s">
-        <v>1302</v>
+        <v>1191</v>
       </c>
       <c r="C2" t="s">
-        <v>1074</v>
+        <v>1192</v>
       </c>
       <c r="D2" t="s">
-        <v>1303</v>
+        <v>1193</v>
       </c>
       <c r="E2" t="s">
-        <v>949</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B3" t="s">
-        <v>1304</v>
+        <v>1191</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D3" t="s">
-        <v>1305</v>
+        <v>1089</v>
       </c>
       <c r="E3" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B4" t="s">
-        <v>1304</v>
+        <v>1191</v>
       </c>
       <c r="C4" t="s">
-        <v>244</v>
+        <v>1195</v>
       </c>
       <c r="D4" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
       <c r="E4" t="s">
-        <v>301</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B5" t="s">
-        <v>1304</v>
+        <v>1197</v>
       </c>
       <c r="C5" t="s">
-        <v>250</v>
+        <v>1198</v>
       </c>
       <c r="D5" t="s">
-        <v>302</v>
+        <v>1199</v>
       </c>
       <c r="E5" t="s">
-        <v>302</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B6" t="s">
-        <v>1304</v>
+        <v>1197</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>1201</v>
       </c>
       <c r="D6" t="s">
-        <v>303</v>
+        <v>1202</v>
       </c>
       <c r="E6" t="s">
-        <v>303</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B7" t="s">
-        <v>1306</v>
+        <v>1197</v>
       </c>
       <c r="C7" t="s">
-        <v>220</v>
+        <v>1204</v>
       </c>
       <c r="D7" t="s">
-        <v>307</v>
+        <v>1203</v>
       </c>
       <c r="E7" t="s">
-        <v>1307</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B8" t="s">
-        <v>1308</v>
+        <v>1205</v>
       </c>
       <c r="C8" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D8" t="s">
-        <v>309</v>
+        <v>1206</v>
       </c>
       <c r="E8" t="s">
-        <v>309</v>
+        <v>347</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B9" t="s">
-        <v>1308</v>
+        <v>1205</v>
       </c>
       <c r="C9" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="D9" t="s">
-        <v>311</v>
+        <v>1207</v>
       </c>
       <c r="E9" t="s">
-        <v>311</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B10" t="s">
-        <v>1308</v>
+        <v>1205</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>1195</v>
       </c>
       <c r="D10" t="s">
-        <v>981</v>
+        <v>1208</v>
       </c>
       <c r="E10" t="s">
-        <v>981</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B11" t="s">
-        <v>1309</v>
+        <v>1210</v>
       </c>
       <c r="C11" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D11" t="s">
-        <v>315</v>
+        <v>355</v>
       </c>
       <c r="E11" t="s">
-        <v>984</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B12" t="s">
-        <v>1310</v>
+        <v>1212</v>
       </c>
       <c r="C12" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="D12" t="s">
-        <v>317</v>
+        <v>359</v>
       </c>
       <c r="E12" t="s">
-        <v>317</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B13" t="s">
-        <v>1310</v>
+        <v>1212</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>1214</v>
       </c>
       <c r="D13" t="s">
-        <v>318</v>
+        <v>1135</v>
       </c>
       <c r="E13" t="s">
-        <v>318</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B14" t="s">
-        <v>1310</v>
+        <v>1212</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D14" t="s">
-        <v>320</v>
+        <v>1216</v>
       </c>
       <c r="E14" t="s">
-        <v>989</v>
+        <v>389</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B15" t="s">
-        <v>1311</v>
+        <v>1212</v>
       </c>
       <c r="C15" t="s">
-        <v>220</v>
+        <v>1195</v>
       </c>
       <c r="D15" t="s">
-        <v>322</v>
+        <v>390</v>
       </c>
       <c r="E15" t="s">
-        <v>323</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B16" t="s">
-        <v>1312</v>
+        <v>1218</v>
       </c>
       <c r="C16" t="s">
-        <v>244</v>
+        <v>1198</v>
       </c>
       <c r="D16" t="s">
-        <v>1313</v>
+        <v>1219</v>
       </c>
       <c r="E16" t="s">
-        <v>1205</v>
+        <v>753</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B17" t="s">
-        <v>1312</v>
+        <v>1218</v>
       </c>
       <c r="C17" t="s">
-        <v>250</v>
+        <v>1220</v>
       </c>
       <c r="D17" t="s">
-        <v>325</v>
+        <v>753</v>
       </c>
       <c r="E17" t="s">
-        <v>325</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B18" t="s">
-        <v>1312</v>
+        <v>1218</v>
       </c>
       <c r="C18" t="s">
-        <v>241</v>
+        <v>1201</v>
       </c>
       <c r="D18" t="s">
-        <v>995</v>
+        <v>395</v>
       </c>
       <c r="E18" t="s">
-        <v>327</v>
+        <v>395</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B19" t="s">
-        <v>1314</v>
+        <v>1218</v>
       </c>
       <c r="C19" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D19" t="s">
-        <v>1207</v>
+        <v>399</v>
       </c>
       <c r="E19" t="s">
-        <v>1067</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B20" t="s">
-        <v>1315</v>
+        <v>1222</v>
       </c>
       <c r="C20" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D20" t="s">
-        <v>1070</v>
+        <v>863</v>
       </c>
       <c r="E20" t="s">
-        <v>1070</v>
+        <v>866</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B21" t="s">
-        <v>1315</v>
+        <v>1223</v>
       </c>
       <c r="C21" t="s">
-        <v>250</v>
+        <v>1198</v>
       </c>
       <c r="D21" t="s">
-        <v>333</v>
+        <v>403</v>
       </c>
       <c r="E21" t="s">
-        <v>334</v>
+        <v>868</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B22" t="s">
-        <v>1315</v>
+        <v>1223</v>
       </c>
       <c r="C22" t="s">
-        <v>241</v>
+        <v>1224</v>
       </c>
       <c r="D22" t="s">
-        <v>335</v>
+        <v>1148</v>
       </c>
       <c r="E22" t="s">
-        <v>336</v>
+        <v>871</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B23" t="s">
-        <v>1316</v>
+        <v>1223</v>
       </c>
       <c r="C23" t="s">
-        <v>220</v>
+        <v>1225</v>
       </c>
       <c r="D23" t="s">
-        <v>338</v>
+        <v>873</v>
       </c>
       <c r="E23" t="s">
-        <v>339</v>
+        <v>874</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B24" t="s">
-        <v>1317</v>
+        <v>1226</v>
       </c>
       <c r="C24" t="s">
-        <v>244</v>
+        <v>1227</v>
       </c>
       <c r="D24" t="s">
-        <v>745</v>
+        <v>407</v>
       </c>
       <c r="E24" t="s">
-        <v>746</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B25" t="s">
-        <v>1317</v>
+        <v>1226</v>
       </c>
       <c r="C25" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D25" t="s">
-        <v>342</v>
+        <v>1152</v>
       </c>
       <c r="E25" t="s">
-        <v>342</v>
+        <v>410</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B26" t="s">
-        <v>1317</v>
+        <v>1226</v>
       </c>
       <c r="C26" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>748</v>
+        <v>814</v>
       </c>
       <c r="E26" t="s">
-        <v>748</v>
+        <v>416</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B27" t="s">
-        <v>1318</v>
+        <v>1228</v>
       </c>
       <c r="C27" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D27" t="s">
-        <v>753</v>
+        <v>1155</v>
       </c>
       <c r="E27" t="s">
-        <v>1319</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B28" t="s">
-        <v>1320</v>
+        <v>1228</v>
       </c>
       <c r="C28" t="s">
-        <v>244</v>
+        <v>1225</v>
       </c>
       <c r="D28" t="s">
-        <v>1321</v>
+        <v>1156</v>
       </c>
       <c r="E28" t="s">
-        <v>1321</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B29" t="s">
-        <v>1320</v>
+        <v>1228</v>
       </c>
       <c r="C29" t="s">
-        <v>250</v>
+        <v>1201</v>
       </c>
       <c r="D29" t="s">
-        <v>760</v>
+        <v>886</v>
       </c>
       <c r="E29" t="s">
-        <v>760</v>
+        <v>886</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B30" t="s">
-        <v>1320</v>
+        <v>1228</v>
       </c>
       <c r="C30" t="s">
-        <v>241</v>
+        <v>1204</v>
       </c>
       <c r="D30" t="s">
-        <v>1014</v>
+        <v>889</v>
       </c>
       <c r="E30" t="s">
-        <v>763</v>
+        <v>422</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B31" t="s">
-        <v>1322</v>
+        <v>1230</v>
       </c>
       <c r="C31" t="s">
-        <v>220</v>
+        <v>1231</v>
       </c>
       <c r="D31" t="s">
-        <v>1016</v>
+        <v>424</v>
       </c>
       <c r="E31" t="s">
-        <v>692</v>
+        <v>427</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B32" t="s">
-        <v>1323</v>
+        <v>1230</v>
       </c>
       <c r="C32" t="s">
-        <v>244</v>
+        <v>1232</v>
       </c>
       <c r="D32" t="s">
-        <v>699</v>
+        <v>235</v>
       </c>
       <c r="E32" t="s">
-        <v>699</v>
+        <v>217</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B33" t="s">
-        <v>1323</v>
+        <v>1230</v>
       </c>
       <c r="C33" t="s">
-        <v>250</v>
+        <v>1233</v>
       </c>
       <c r="D33" t="s">
-        <v>357</v>
+        <v>1234</v>
       </c>
       <c r="E33" t="s">
-        <v>358</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B34" t="s">
-        <v>1323</v>
+        <v>1230</v>
       </c>
       <c r="C34" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D34" t="s">
-        <v>358</v>
+        <v>237</v>
       </c>
       <c r="E34" t="s">
-        <v>701</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B35" t="s">
-        <v>1324</v>
+        <v>1237</v>
       </c>
       <c r="C35" t="s">
-        <v>1055</v>
+        <v>1198</v>
       </c>
       <c r="D35" t="s">
-        <v>1325</v>
+        <v>434</v>
       </c>
       <c r="E35" t="s">
-        <v>1019</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B36" t="s">
-        <v>1326</v>
+        <v>1237</v>
       </c>
       <c r="C36" t="s">
-        <v>244</v>
+        <v>1239</v>
       </c>
       <c r="D36" t="s">
-        <v>1327</v>
+        <v>436</v>
       </c>
       <c r="E36" t="s">
-        <v>776</v>
+        <v>621</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B37" t="s">
-        <v>1326</v>
+        <v>1240</v>
       </c>
       <c r="C37" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D37" t="s">
-        <v>1328</v>
+        <v>954</v>
       </c>
       <c r="E37" t="s">
-        <v>1328</v>
+        <v>459</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B38" t="s">
-        <v>1326</v>
+        <v>1241</v>
       </c>
       <c r="C38" t="s">
-        <v>241</v>
+        <v>1198</v>
       </c>
       <c r="D38" t="s">
-        <v>169</v>
+        <v>1242</v>
       </c>
       <c r="E38" t="s">
-        <v>170</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B39" t="s">
-        <v>1329</v>
+        <v>1244</v>
       </c>
       <c r="C39" t="s">
-        <v>220</v>
+        <v>1245</v>
       </c>
       <c r="D39" t="s">
-        <v>369</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>177</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B40" t="s">
-        <v>1330</v>
+        <v>1247</v>
       </c>
       <c r="C40" t="s">
-        <v>244</v>
+        <v>1198</v>
       </c>
       <c r="D40" t="s">
-        <v>161</v>
+        <v>1248</v>
       </c>
       <c r="E40" t="s">
-        <v>161</v>
+        <v>298</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B41" t="s">
-        <v>1330</v>
+        <v>1249</v>
       </c>
       <c r="C41" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D41" t="s">
-        <v>373</v>
+        <v>967</v>
       </c>
       <c r="E41" t="s">
-        <v>373</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B42" t="s">
-        <v>1330</v>
+        <v>1249</v>
       </c>
       <c r="C42" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="D42" t="s">
-        <v>792</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>1088</v>
+        <v>970</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B43" t="s">
-        <v>1331</v>
+        <v>1250</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D43" t="s">
-        <v>376</v>
+        <v>678</v>
       </c>
       <c r="E43" t="s">
-        <v>183</v>
+        <v>307</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B44" t="s">
-        <v>1332</v>
+        <v>1251</v>
       </c>
       <c r="C44" t="s">
-        <v>244</v>
+        <v>1252</v>
       </c>
       <c r="D44" t="s">
-        <v>379</v>
+        <v>1253</v>
       </c>
       <c r="E44" t="s">
-        <v>379</v>
+        <v>473</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B45" t="s">
-        <v>1332</v>
+        <v>1251</v>
       </c>
       <c r="C45" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="D45" t="s">
-        <v>380</v>
+        <v>312</v>
       </c>
       <c r="E45" t="s">
-        <v>380</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B46" t="s">
-        <v>1332</v>
+        <v>1254</v>
       </c>
       <c r="C46" t="s">
-        <v>241</v>
+        <v>1198</v>
       </c>
       <c r="D46" t="s">
-        <v>381</v>
+        <v>36</v>
       </c>
       <c r="E46" t="s">
-        <v>527</v>
+        <v>317</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B47" t="s">
-        <v>1333</v>
+        <v>1254</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>1225</v>
       </c>
       <c r="D47" t="s">
-        <v>1223</v>
+        <v>317</v>
       </c>
       <c r="E47" t="s">
-        <v>1224</v>
+        <v>317</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B48" t="s">
-        <v>1334</v>
+        <v>1254</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>1204</v>
       </c>
       <c r="D48" t="s">
-        <v>807</v>
+        <v>318</v>
       </c>
       <c r="E48" t="s">
-        <v>808</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B49" t="s">
-        <v>1334</v>
+        <v>1256</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>1257</v>
       </c>
       <c r="D49" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="E49" t="s">
-        <v>192</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B50" t="s">
-        <v>1334</v>
+        <v>1258</v>
       </c>
       <c r="C50" t="s">
-        <v>241</v>
+        <v>1259</v>
       </c>
       <c r="D50" t="s">
-        <v>164</v>
+        <v>1260</v>
       </c>
       <c r="E50" t="s">
-        <v>1335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B51" t="s">
-        <v>1336</v>
+        <v>1258</v>
       </c>
       <c r="C51" t="s">
-        <v>1055</v>
+        <v>1261</v>
       </c>
       <c r="D51" t="s">
-        <v>1228</v>
+        <v>508</v>
       </c>
       <c r="E51" t="s">
-        <v>1337</v>
+        <v>761</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B52" t="s">
-        <v>1338</v>
+        <v>1262</v>
       </c>
       <c r="C52" t="s">
-        <v>250</v>
+        <v>1263</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
+        <v>1264</v>
       </c>
       <c r="E52" t="s">
-        <v>200</v>
+        <v>646</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B53" t="s">
-        <v>1338</v>
+        <v>1262</v>
       </c>
       <c r="C53" t="s">
-        <v>241</v>
+        <v>1265</v>
       </c>
       <c r="D53" t="s">
-        <v>817</v>
+        <v>690</v>
       </c>
       <c r="E53" t="s">
-        <v>818</v>
+        <v>648</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B54" t="s">
-        <v>1339</v>
+        <v>1262</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>1266</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>98</v>
       </c>
       <c r="E54" t="s">
-        <v>1340</v>
+        <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B55" t="s">
-        <v>1341</v>
+        <v>1267</v>
       </c>
       <c r="C55" t="s">
-        <v>244</v>
+        <v>1261</v>
       </c>
       <c r="D55" t="s">
-        <v>395</v>
+        <v>663</v>
       </c>
       <c r="E55" t="s">
-        <v>396</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B56" t="s">
-        <v>1341</v>
+        <v>1267</v>
       </c>
       <c r="C56" t="s">
-        <v>250</v>
+        <v>1268</v>
       </c>
       <c r="D56" t="s">
-        <v>396</v>
+        <v>556</v>
       </c>
       <c r="E56" t="s">
-        <v>1342</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B57" t="s">
-        <v>1341</v>
+        <v>1267</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>1270</v>
       </c>
       <c r="D57" t="s">
-        <v>212</v>
+        <v>1271</v>
       </c>
       <c r="E57" t="s">
-        <v>212</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B58" t="s">
-        <v>1343</v>
+        <v>1267</v>
       </c>
       <c r="C58" t="s">
-        <v>220</v>
+        <v>1273</v>
       </c>
       <c r="D58" t="s">
-        <v>828</v>
+        <v>132</v>
       </c>
       <c r="E58" t="s">
-        <v>829</v>
+        <v>133</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B59" t="s">
-        <v>1344</v>
+        <v>1267</v>
       </c>
       <c r="C59" t="s">
-        <v>241</v>
+        <v>1274</v>
       </c>
       <c r="D59" t="s">
-        <v>646</v>
+        <v>562</v>
       </c>
       <c r="E59" t="s">
-        <v>834</v>
+        <v>563</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B60" t="s">
-        <v>1344</v>
+        <v>1275</v>
       </c>
       <c r="C60" t="s">
-        <v>14</v>
+        <v>1276</v>
       </c>
       <c r="D60" t="s">
-        <v>401</v>
+        <v>992</v>
       </c>
       <c r="E60" t="s">
-        <v>401</v>
+        <v>995</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B61" t="s">
-        <v>1344</v>
+        <v>1275</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>1277</v>
       </c>
       <c r="D61" t="s">
-        <v>839</v>
+        <v>1182</v>
       </c>
       <c r="E61" t="s">
-        <v>839</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B62" t="s">
-        <v>1345</v>
+        <v>1275</v>
       </c>
       <c r="C62" t="s">
-        <v>220</v>
+        <v>1278</v>
       </c>
       <c r="D62" t="s">
-        <v>403</v>
+        <v>1004</v>
       </c>
       <c r="E62" t="s">
-        <v>843</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B63" t="s">
-        <v>1346</v>
+        <v>1275</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>1279</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>1280</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B64" t="s">
-        <v>1346</v>
+        <v>1275</v>
       </c>
       <c r="C64" t="s">
-        <v>241</v>
+        <v>1281</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>579</v>
       </c>
       <c r="E64" t="s">
-        <v>11</v>
+        <v>580</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B65" t="s">
-        <v>1347</v>
+        <v>1275</v>
       </c>
       <c r="C65" t="s">
-        <v>220</v>
+        <v>1282</v>
       </c>
       <c r="D65" t="s">
-        <v>239</v>
+        <v>745</v>
       </c>
       <c r="E65" t="s">
-        <v>576</v>
+        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B66" t="s">
-        <v>1348</v>
+        <v>1283</v>
       </c>
       <c r="C66" t="s">
-        <v>250</v>
+        <v>1281</v>
       </c>
       <c r="D66" t="s">
-        <v>409</v>
+        <v>1013</v>
       </c>
       <c r="E66" t="s">
-        <v>409</v>
+        <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B67" t="s">
-        <v>1348</v>
+        <v>1283</v>
       </c>
       <c r="C67" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
       <c r="D67" t="s">
-        <v>922</v>
+        <v>183</v>
       </c>
       <c r="E67" t="s">
-        <v>17</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B68" t="s">
-        <v>1348</v>
+        <v>1285</v>
       </c>
       <c r="C68" t="s">
-        <v>244</v>
+        <v>1225</v>
       </c>
       <c r="D68" t="s">
-        <v>854</v>
+        <v>185</v>
       </c>
       <c r="E68" t="s">
-        <v>854</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B69" t="s">
-        <v>1348</v>
+        <v>1283</v>
       </c>
       <c r="C69" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="D69" t="s">
-        <v>412</v>
+        <v>1043</v>
       </c>
       <c r="E69" t="s">
-        <v>412</v>
+        <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B70" t="s">
-        <v>1349</v>
+        <v>1285</v>
       </c>
       <c r="C70" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D70" t="s">
-        <v>581</v>
+        <v>191</v>
       </c>
       <c r="E70" t="s">
-        <v>582</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B71" t="s">
-        <v>1350</v>
+        <v>1286</v>
       </c>
       <c r="C71" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>414</v>
+        <v>602</v>
       </c>
       <c r="E71" t="s">
-        <v>414</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B72" t="s">
-        <v>1350</v>
+        <v>1287</v>
       </c>
       <c r="C72" t="s">
-        <v>250</v>
+        <v>1198</v>
       </c>
       <c r="D72" t="s">
-        <v>251</v>
+        <v>605</v>
       </c>
       <c r="E72" t="s">
-        <v>251</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B73" t="s">
-        <v>1350</v>
+        <v>1288</v>
       </c>
       <c r="C73" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D73" t="s">
-        <v>1351</v>
+        <v>1289</v>
       </c>
       <c r="E73" t="s">
-        <v>25</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B74" t="s">
-        <v>1352</v>
+        <v>1291</v>
       </c>
       <c r="C74" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D74" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="E74" t="s">
-        <v>417</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B75" t="s">
-        <v>1353</v>
+        <v>1293</v>
       </c>
       <c r="C75" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D75" t="s">
-        <v>421</v>
+        <v>202</v>
       </c>
       <c r="E75" t="s">
-        <v>421</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B76" t="s">
-        <v>1353</v>
+        <v>1295</v>
       </c>
       <c r="C76" t="s">
-        <v>250</v>
+        <v>1198</v>
       </c>
       <c r="D76" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="E76" t="s">
-        <v>34</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B77" t="s">
-        <v>1353</v>
+        <v>1297</v>
       </c>
       <c r="C77" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D77" t="s">
-        <v>36</v>
+        <v>1298</v>
       </c>
       <c r="E77" t="s">
-        <v>36</v>
+        <v>616</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B78" t="s">
-        <v>1353</v>
+        <v>1299</v>
       </c>
       <c r="C78" t="s">
-        <v>214</v>
+        <v>1198</v>
       </c>
       <c r="D78" t="s">
-        <v>1242</v>
+        <v>1300</v>
       </c>
       <c r="E78" t="s">
-        <v>38</v>
+        <v>209</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B79" t="s">
         <v>1301</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D79" t="s">
-        <v>1355</v>
+        <v>1302</v>
       </c>
       <c r="E79" t="s">
-        <v>264</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B80" t="s">
-        <v>1356</v>
+        <v>1304</v>
       </c>
       <c r="C80" t="s">
-        <v>14</v>
+        <v>1198</v>
       </c>
       <c r="D80" t="s">
-        <v>1357</v>
+        <v>1305</v>
       </c>
       <c r="E80" t="s">
-        <v>1357</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B81" t="s">
-        <v>1356</v>
+        <v>1307</v>
       </c>
       <c r="C81" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>266</v>
+        <v>1308</v>
       </c>
       <c r="E81" t="s">
-        <v>266</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B82" t="s">
-        <v>1358</v>
+        <v>1310</v>
       </c>
       <c r="C82" t="s">
-        <v>220</v>
+        <v>1198</v>
       </c>
       <c r="D82" t="s">
-        <v>429</v>
+        <v>1311</v>
       </c>
       <c r="E82" t="s">
-        <v>430</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B83" t="s">
-        <v>1359</v>
+        <v>1313</v>
       </c>
       <c r="C83" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D83" t="s">
-        <v>928</v>
+        <v>1314</v>
       </c>
       <c r="E83" t="s">
-        <v>928</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>1301</v>
+        <v>1190</v>
       </c>
       <c r="B84" t="s">
-        <v>1359</v>
+        <v>1316</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>1198</v>
       </c>
       <c r="D84" t="s">
-        <v>273</v>
+        <v>1317</v>
       </c>
       <c r="E84" t="s">
-        <v>273</v>
-[...1070 lines deleted...]
-        <v>1415</v>
+        <v>1318</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E126"/>
+  <dimension ref="A1:E130"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C4" t="s">
+        <v>306</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C5" t="s">
+        <v>297</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C9" t="s">
+        <v>297</v>
+      </c>
+      <c r="D9" t="s">
+        <v>371</v>
+      </c>
+      <c r="E9" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D10" t="s">
+        <v>374</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C11" t="s">
+        <v>300</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E11" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E12" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C13" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E13" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C14" t="s">
+        <v>300</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E14" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C17" t="s">
+        <v>231</v>
+      </c>
+      <c r="D17" t="s">
+        <v>391</v>
+      </c>
+      <c r="E17" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C18" t="s">
+        <v>297</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E18" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C19" t="s">
+        <v>300</v>
+      </c>
+      <c r="D19" t="s">
+        <v>858</v>
+      </c>
+      <c r="E19" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C20" t="s">
+        <v>276</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E20" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C21" t="s">
+        <v>300</v>
+      </c>
+      <c r="D21" t="s">
+        <v>868</v>
+      </c>
+      <c r="E21" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C22" t="s">
+        <v>297</v>
+      </c>
+      <c r="D22" t="s">
+        <v>871</v>
+      </c>
+      <c r="E22" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C23" t="s">
+        <v>270</v>
+      </c>
+      <c r="D23" t="s">
+        <v>406</v>
+      </c>
+      <c r="E23" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C24" t="s">
+        <v>231</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E24" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C25" t="s">
+        <v>297</v>
+      </c>
+      <c r="D25" t="s">
+        <v>810</v>
+      </c>
+      <c r="E25" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C26" t="s">
+        <v>276</v>
+      </c>
+      <c r="D26" t="s">
+        <v>890</v>
+      </c>
+      <c r="E26" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C27" t="s">
+        <v>300</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E27" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C28" t="s">
+        <v>306</v>
+      </c>
+      <c r="D28" t="s">
+        <v>896</v>
+      </c>
+      <c r="E28" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C29" t="s">
+        <v>297</v>
+      </c>
+      <c r="D29" t="s">
+        <v>232</v>
+      </c>
+      <c r="E29" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C30" t="s">
+        <v>276</v>
+      </c>
+      <c r="D30" t="s">
+        <v>428</v>
+      </c>
+      <c r="E30" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D31" t="s">
+        <v>217</v>
+      </c>
+      <c r="E31" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C32" t="s">
+        <v>300</v>
+      </c>
+      <c r="D32" t="s">
+        <v>431</v>
+      </c>
+      <c r="E32" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
+        <v>237</v>
+      </c>
+      <c r="E33" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C34" t="s">
+        <v>297</v>
+      </c>
+      <c r="D34" t="s">
+        <v>909</v>
+      </c>
+      <c r="E34" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C35" t="s">
+        <v>276</v>
+      </c>
+      <c r="D35" t="s">
+        <v>437</v>
+      </c>
+      <c r="E35" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C36" t="s">
+        <v>300</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E36" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C37" t="s">
+        <v>306</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E37" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C38" t="s">
+        <v>297</v>
+      </c>
+      <c r="D38" t="s">
+        <v>245</v>
+      </c>
+      <c r="E38" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C39" t="s">
+        <v>276</v>
+      </c>
+      <c r="D39" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C40" t="s">
+        <v>300</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E40" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C41" t="s">
+        <v>306</v>
+      </c>
+      <c r="D41" t="s">
+        <v>253</v>
+      </c>
+      <c r="E41" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C42" t="s">
+        <v>297</v>
+      </c>
+      <c r="D42" t="s">
+        <v>926</v>
+      </c>
+      <c r="E42" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C43" t="s">
+        <v>276</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E43" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C44" t="s">
+        <v>300</v>
+      </c>
+      <c r="D44" t="s">
+        <v>263</v>
+      </c>
+      <c r="E44" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C45" t="s">
+        <v>306</v>
+      </c>
+      <c r="D45" t="s">
+        <v>938</v>
+      </c>
+      <c r="E45" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C46" t="s">
+        <v>297</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E46" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C47" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" t="s">
+        <v>628</v>
+      </c>
+      <c r="E47" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" t="s">
+        <v>941</v>
+      </c>
+      <c r="E48" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C49" t="s">
+        <v>224</v>
+      </c>
+      <c r="D49" t="s">
+        <v>279</v>
+      </c>
+      <c r="E49" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C50" t="s">
+        <v>300</v>
+      </c>
+      <c r="D50" t="s">
+        <v>781</v>
+      </c>
+      <c r="E50" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C51" t="s">
+        <v>306</v>
+      </c>
+      <c r="D51" t="s">
+        <v>473</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C52" t="s">
+        <v>297</v>
+      </c>
+      <c r="D52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>313</v>
+      </c>
+      <c r="E53" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C54" t="s">
+        <v>300</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E54" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C55" t="s">
+        <v>297</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E55" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C56" t="s">
+        <v>270</v>
+      </c>
+      <c r="D56" t="s">
+        <v>481</v>
+      </c>
+      <c r="E56" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C57" t="s">
+        <v>276</v>
+      </c>
+      <c r="D57" t="s">
+        <v>40</v>
+      </c>
+      <c r="E57" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C58" t="s">
+        <v>270</v>
+      </c>
+      <c r="D58" t="s">
+        <v>321</v>
+      </c>
+      <c r="E58" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C59" t="s">
+        <v>300</v>
+      </c>
+      <c r="D59" t="s">
+        <v>324</v>
+      </c>
+      <c r="E59" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C60" t="s">
+        <v>297</v>
+      </c>
+      <c r="D60" t="s">
+        <v>488</v>
+      </c>
+      <c r="E60" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C61" t="s">
+        <v>270</v>
+      </c>
+      <c r="D61" t="s">
+        <v>50</v>
+      </c>
+      <c r="E61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C62" t="s">
+        <v>276</v>
+      </c>
+      <c r="D62" t="s">
+        <v>330</v>
+      </c>
+      <c r="E62" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C63" t="s">
+        <v>300</v>
+      </c>
+      <c r="D63" t="s">
+        <v>492</v>
+      </c>
+      <c r="E63" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C64" t="s">
+        <v>297</v>
+      </c>
+      <c r="D64" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C65" t="s">
+        <v>270</v>
+      </c>
+      <c r="D65" t="s">
+        <v>495</v>
+      </c>
+      <c r="E65" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C66" t="s">
+        <v>276</v>
+      </c>
+      <c r="D66" t="s">
+        <v>335</v>
+      </c>
+      <c r="E66" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C67" t="s">
+        <v>300</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E67" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C68" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" t="s">
+        <v>63</v>
+      </c>
+      <c r="E68" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C69" t="s">
+        <v>306</v>
+      </c>
+      <c r="D69" t="s">
+        <v>65</v>
+      </c>
+      <c r="E69" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C70" t="s">
+        <v>270</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E70" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C71" t="s">
+        <v>276</v>
+      </c>
+      <c r="D71" t="s">
+        <v>68</v>
+      </c>
+      <c r="E71" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C72" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" t="s">
+        <v>833</v>
+      </c>
+      <c r="E72" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C73" t="s">
+        <v>224</v>
+      </c>
+      <c r="D73" t="s">
+        <v>72</v>
+      </c>
+      <c r="E73" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C74" t="s">
+        <v>270</v>
+      </c>
+      <c r="D74" t="s">
+        <v>836</v>
+      </c>
+      <c r="E74" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C75" t="s">
+        <v>276</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E75" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" t="s">
+        <v>511</v>
+      </c>
+      <c r="E76" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C77" t="s">
+        <v>224</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E77" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C78" t="s">
+        <v>276</v>
+      </c>
+      <c r="D78" t="s">
+        <v>79</v>
+      </c>
+      <c r="E78" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C79" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" t="s">
+        <v>644</v>
+      </c>
+      <c r="E79" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C80" t="s">
+        <v>224</v>
+      </c>
+      <c r="D80" t="s">
+        <v>515</v>
+      </c>
+      <c r="E80" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C81" t="s">
+        <v>276</v>
+      </c>
+      <c r="D81" t="s">
+        <v>87</v>
+      </c>
+      <c r="E81" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C82" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E82" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C83" t="s">
+        <v>224</v>
+      </c>
+      <c r="D83" t="s">
+        <v>648</v>
+      </c>
+      <c r="E83" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C84" t="s">
+        <v>270</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E84" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C85" t="s">
+        <v>276</v>
+      </c>
+      <c r="D85" t="s">
+        <v>524</v>
+      </c>
+      <c r="E85" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C86" t="s">
+        <v>231</v>
+      </c>
+      <c r="D86" t="s">
+        <v>93</v>
+      </c>
+      <c r="E86" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C87" t="s">
+        <v>297</v>
+      </c>
+      <c r="D87" t="s">
+        <v>528</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C88" t="s">
+        <v>300</v>
+      </c>
+      <c r="D88" t="s">
+        <v>98</v>
+      </c>
+      <c r="E88" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C89" t="s">
+        <v>270</v>
+      </c>
+      <c r="D89" t="s">
+        <v>699</v>
+      </c>
+      <c r="E89" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C90" t="s">
+        <v>276</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E90" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C91" t="s">
+        <v>297</v>
+      </c>
+      <c r="D91" t="s">
+        <v>661</v>
+      </c>
+      <c r="E91" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C92" t="s">
+        <v>300</v>
+      </c>
+      <c r="D92" t="s">
+        <v>106</v>
+      </c>
+      <c r="E92" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C93" t="s">
+        <v>270</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C94" t="s">
+        <v>276</v>
+      </c>
+      <c r="D94" t="s">
+        <v>109</v>
+      </c>
+      <c r="E94" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C95" t="s">
+        <v>231</v>
+      </c>
+      <c r="D95" t="s">
+        <v>707</v>
+      </c>
+      <c r="E95" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C96" t="s">
+        <v>297</v>
+      </c>
+      <c r="D96" t="s">
+        <v>544</v>
+      </c>
+      <c r="E96" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C97" t="s">
+        <v>300</v>
+      </c>
+      <c r="D97" t="s">
+        <v>546</v>
+      </c>
+      <c r="E97" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C98" t="s">
+        <v>270</v>
+      </c>
+      <c r="D98" t="s">
+        <v>118</v>
+      </c>
+      <c r="E98" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C99" t="s">
+        <v>276</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E99" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C100" t="s">
+        <v>297</v>
+      </c>
+      <c r="D100" t="s">
+        <v>977</v>
+      </c>
+      <c r="E100" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C101" t="s">
+        <v>276</v>
+      </c>
+      <c r="D101" t="s">
+        <v>725</v>
+      </c>
+      <c r="E101" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D102" t="s">
+        <v>726</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" t="s">
+        <v>133</v>
+      </c>
+      <c r="E103" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C104" t="s">
+        <v>224</v>
+      </c>
+      <c r="D104" t="s">
+        <v>982</v>
+      </c>
+      <c r="E104" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C105" t="s">
+        <v>300</v>
+      </c>
+      <c r="D105" t="s">
+        <v>138</v>
+      </c>
+      <c r="E105" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C106" t="s">
+        <v>297</v>
+      </c>
+      <c r="D106" t="s">
+        <v>561</v>
+      </c>
+      <c r="E106" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C107" t="s">
+        <v>276</v>
+      </c>
+      <c r="D107" t="s">
+        <v>992</v>
+      </c>
+      <c r="E107" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C108" t="s">
+        <v>14</v>
+      </c>
+      <c r="D108" t="s">
+        <v>998</v>
+      </c>
+      <c r="E108" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C109" t="s">
+        <v>224</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E109" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C110" t="s">
+        <v>276</v>
+      </c>
+      <c r="D110" t="s">
+        <v>569</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C111" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" t="s">
+        <v>151</v>
+      </c>
+      <c r="E111" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C112" t="s">
+        <v>224</v>
+      </c>
+      <c r="D112" t="s">
+        <v>733</v>
+      </c>
+      <c r="E112" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C113" t="s">
+        <v>270</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C114" t="s">
+        <v>276</v>
+      </c>
+      <c r="D114" t="s">
+        <v>154</v>
+      </c>
+      <c r="E114" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C115" t="s">
+        <v>224</v>
+      </c>
+      <c r="D115" t="s">
+        <v>157</v>
+      </c>
+      <c r="E115" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C116" t="s">
+        <v>300</v>
+      </c>
+      <c r="D116" t="s">
+        <v>741</v>
+      </c>
+      <c r="E116" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C117" t="s">
+        <v>297</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C118" t="s">
+        <v>276</v>
+      </c>
+      <c r="D118" t="s">
+        <v>582</v>
+      </c>
+      <c r="E118" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C119" t="s">
+        <v>300</v>
+      </c>
+      <c r="D119" t="s">
+        <v>167</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C120" t="s">
+        <v>306</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C121" t="s">
+        <v>297</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E121" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C122" t="s">
+        <v>276</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C123" t="s">
+        <v>300</v>
+      </c>
+      <c r="D123" t="s">
+        <v>178</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E124" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C125" t="s">
+        <v>297</v>
+      </c>
+      <c r="D125" t="s">
+        <v>180</v>
+      </c>
+      <c r="E125" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C126" t="s">
+        <v>276</v>
+      </c>
+      <c r="D126" t="s">
+        <v>595</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C127" t="s">
+        <v>300</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E127" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C128" t="s">
+        <v>306</v>
+      </c>
+      <c r="D128" t="s">
+        <v>189</v>
+      </c>
+      <c r="E128" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C129" t="s">
+        <v>297</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E129" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C130" t="s">
+        <v>276</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E130" t="s">
+        <v>194</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E159"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E4" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D5" t="s">
+        <v>358</v>
+      </c>
+      <c r="E5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D6" t="s">
+        <v>359</v>
+      </c>
+      <c r="E6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D8" t="s">
+        <v>365</v>
+      </c>
+      <c r="E8" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C9" t="s">
+        <v>306</v>
+      </c>
+      <c r="D9" t="s">
+        <v>367</v>
+      </c>
+      <c r="E9" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C10" t="s">
+        <v>297</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C11" t="s">
+        <v>276</v>
+      </c>
+      <c r="D11" t="s">
+        <v>371</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D12" t="s">
+        <v>373</v>
+      </c>
+      <c r="E12" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C13" t="s">
+        <v>306</v>
+      </c>
+      <c r="D13" t="s">
+        <v>374</v>
+      </c>
+      <c r="E13" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C14" t="s">
+        <v>297</v>
+      </c>
+      <c r="D14" t="s">
+        <v>376</v>
+      </c>
+      <c r="E14" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D15" t="s">
+        <v>378</v>
+      </c>
+      <c r="E15" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C16" t="s">
+        <v>300</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C17" t="s">
+        <v>306</v>
+      </c>
+      <c r="D17" t="s">
+        <v>381</v>
+      </c>
+      <c r="E17" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C18" t="s">
+        <v>297</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E18" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C19" t="s">
+        <v>276</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E19" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C20" t="s">
+        <v>300</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E20" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D21" t="s">
+        <v>389</v>
+      </c>
+      <c r="E21" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C22" t="s">
+        <v>297</v>
+      </c>
+      <c r="D22" t="s">
+        <v>391</v>
+      </c>
+      <c r="E22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C23" t="s">
+        <v>276</v>
+      </c>
+      <c r="D23" t="s">
+        <v>394</v>
+      </c>
+      <c r="E23" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C24" t="s">
+        <v>300</v>
+      </c>
+      <c r="D24" t="s">
+        <v>858</v>
+      </c>
+      <c r="E24" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C25" t="s">
+        <v>306</v>
+      </c>
+      <c r="D25" t="s">
+        <v>398</v>
+      </c>
+      <c r="E25" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C26" t="s">
+        <v>297</v>
+      </c>
+      <c r="D26" t="s">
+        <v>861</v>
+      </c>
+      <c r="E26" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C27" t="s">
+        <v>276</v>
+      </c>
+      <c r="D27" t="s">
+        <v>866</v>
+      </c>
+      <c r="E27" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C28" t="s">
+        <v>300</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E28" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C29" t="s">
+        <v>306</v>
+      </c>
+      <c r="D29" t="s">
+        <v>873</v>
+      </c>
+      <c r="E29" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C30" t="s">
+        <v>297</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E30" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C31" t="s">
+        <v>276</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E31" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C32" t="s">
+        <v>300</v>
+      </c>
+      <c r="D32" t="s">
+        <v>812</v>
+      </c>
+      <c r="E32" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
+        <v>413</v>
+      </c>
+      <c r="E33" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C34" t="s">
+        <v>297</v>
+      </c>
+      <c r="D34" t="s">
+        <v>414</v>
+      </c>
+      <c r="E34" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C36" t="s">
+        <v>300</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E36" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C37" t="s">
+        <v>306</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E37" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C38" t="s">
+        <v>297</v>
+      </c>
+      <c r="D38" t="s">
+        <v>225</v>
+      </c>
+      <c r="E38" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C39" t="s">
+        <v>276</v>
+      </c>
+      <c r="D39" t="s">
+        <v>425</v>
+      </c>
+      <c r="E39" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C40" t="s">
+        <v>300</v>
+      </c>
+      <c r="D40" t="s">
+        <v>217</v>
+      </c>
+      <c r="E40" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C41" t="s">
+        <v>306</v>
+      </c>
+      <c r="D41" t="s">
+        <v>429</v>
+      </c>
+      <c r="E41" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C42" t="s">
+        <v>297</v>
+      </c>
+      <c r="D42" t="s">
+        <v>905</v>
+      </c>
+      <c r="E42" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C43" t="s">
+        <v>276</v>
+      </c>
+      <c r="D43" t="s">
+        <v>432</v>
+      </c>
+      <c r="E43" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C44" t="s">
+        <v>300</v>
+      </c>
+      <c r="D44" t="s">
+        <v>435</v>
+      </c>
+      <c r="E44" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C45" t="s">
+        <v>306</v>
+      </c>
+      <c r="D45" t="s">
+        <v>436</v>
+      </c>
+      <c r="E45" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C46" t="s">
+        <v>297</v>
+      </c>
+      <c r="D46" t="s">
+        <v>437</v>
+      </c>
+      <c r="E46" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C47" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E47" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C48" t="s">
+        <v>300</v>
+      </c>
+      <c r="D48" t="s">
+        <v>920</v>
+      </c>
+      <c r="E48" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C49" t="s">
+        <v>306</v>
+      </c>
+      <c r="D49" t="s">
+        <v>248</v>
+      </c>
+      <c r="E49" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C50" t="s">
+        <v>297</v>
+      </c>
+      <c r="D50" t="s">
+        <v>220</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C52" t="s">
+        <v>306</v>
+      </c>
+      <c r="D52" t="s">
+        <v>256</v>
+      </c>
+      <c r="E52" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C53" t="s">
+        <v>297</v>
+      </c>
+      <c r="D53" t="s">
+        <v>930</v>
+      </c>
+      <c r="E53" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C54" t="s">
+        <v>276</v>
+      </c>
+      <c r="D54" t="s">
+        <v>263</v>
+      </c>
+      <c r="E54" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C55" t="s">
+        <v>300</v>
+      </c>
+      <c r="D55" t="s">
+        <v>451</v>
+      </c>
+      <c r="E55" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C56" t="s">
+        <v>306</v>
+      </c>
+      <c r="D56" t="s">
+        <v>452</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C57" t="s">
+        <v>297</v>
+      </c>
+      <c r="D57" t="s">
+        <v>268</v>
+      </c>
+      <c r="E57" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C58" t="s">
+        <v>276</v>
+      </c>
+      <c r="D58" t="s">
+        <v>941</v>
+      </c>
+      <c r="E58" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C59" t="s">
+        <v>297</v>
+      </c>
+      <c r="D59" t="s">
+        <v>756</v>
+      </c>
+      <c r="E59" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C60" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" t="s">
+        <v>457</v>
+      </c>
+      <c r="E60" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C61" t="s">
+        <v>224</v>
+      </c>
+      <c r="D61" t="s">
+        <v>952</v>
+      </c>
+      <c r="E61" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C62" t="s">
+        <v>276</v>
+      </c>
+      <c r="D62" t="s">
+        <v>459</v>
+      </c>
+      <c r="E62" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C63" t="s">
+        <v>300</v>
+      </c>
+      <c r="D63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C64" t="s">
+        <v>297</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>295</v>
+      </c>
+      <c r="E65" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C66" t="s">
+        <v>306</v>
+      </c>
+      <c r="D66" t="s">
+        <v>465</v>
+      </c>
+      <c r="E66" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C67" t="s">
+        <v>297</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C68" t="s">
+        <v>300</v>
+      </c>
+      <c r="D68" t="s">
+        <v>967</v>
+      </c>
+      <c r="E68" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C69" t="s">
+        <v>270</v>
+      </c>
+      <c r="D69" t="s">
+        <v>468</v>
+      </c>
+      <c r="E69" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C70" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" t="s">
+        <v>674</v>
+      </c>
+      <c r="E70" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" t="s">
+        <v>470</v>
+      </c>
+      <c r="E71" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C72" t="s">
+        <v>306</v>
+      </c>
+      <c r="D72" t="s">
+        <v>307</v>
+      </c>
+      <c r="E72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C73" t="s">
+        <v>297</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E73" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C74" t="s">
+        <v>276</v>
+      </c>
+      <c r="D74" t="s">
+        <v>782</v>
+      </c>
+      <c r="E74" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>477</v>
+      </c>
+      <c r="E75" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C76" t="s">
+        <v>306</v>
+      </c>
+      <c r="D76" t="s">
+        <v>34</v>
+      </c>
+      <c r="E76" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C77" t="s">
+        <v>297</v>
+      </c>
+      <c r="D77" t="s">
+        <v>36</v>
+      </c>
+      <c r="E77" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C78" t="s">
+        <v>270</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E78" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C79" t="s">
+        <v>276</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E79" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C80" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E80" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C81" t="s">
+        <v>224</v>
+      </c>
+      <c r="D81" t="s">
+        <v>322</v>
+      </c>
+      <c r="E81" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C82" t="s">
+        <v>276</v>
+      </c>
+      <c r="D82" t="s">
+        <v>485</v>
+      </c>
+      <c r="E82" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C83" t="s">
+        <v>300</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E83" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C84" t="s">
+        <v>297</v>
+      </c>
+      <c r="D84" t="s">
+        <v>329</v>
+      </c>
+      <c r="E84" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C85" t="s">
+        <v>270</v>
+      </c>
+      <c r="D85" t="s">
+        <v>53</v>
+      </c>
+      <c r="E85" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C86" t="s">
+        <v>276</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E86" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C87" t="s">
+        <v>306</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C88" t="s">
+        <v>297</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E88" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C89" t="s">
+        <v>300</v>
+      </c>
+      <c r="D89" t="s">
+        <v>60</v>
+      </c>
+      <c r="E89" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C90" t="s">
+        <v>270</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C91" t="s">
+        <v>276</v>
+      </c>
+      <c r="D91" t="s">
+        <v>497</v>
+      </c>
+      <c r="E91" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C92" t="s">
+        <v>300</v>
+      </c>
+      <c r="D92" t="s">
+        <v>500</v>
+      </c>
+      <c r="E92" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C93" t="s">
+        <v>297</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C94" t="s">
+        <v>224</v>
+      </c>
+      <c r="D94" t="s">
+        <v>69</v>
+      </c>
+      <c r="E94" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C95" t="s">
+        <v>270</v>
+      </c>
+      <c r="D95" t="s">
+        <v>503</v>
+      </c>
+      <c r="E95" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C96" t="s">
+        <v>276</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C97" t="s">
+        <v>300</v>
+      </c>
+      <c r="D97" t="s">
+        <v>761</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C98" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" t="s">
+        <v>850</v>
+      </c>
+      <c r="E98" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C99" t="s">
+        <v>306</v>
+      </c>
+      <c r="D99" t="s">
+        <v>76</v>
+      </c>
+      <c r="E99" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C100" t="s">
+        <v>276</v>
+      </c>
+      <c r="D100" t="s">
+        <v>840</v>
+      </c>
+      <c r="E100" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C101" t="s">
+        <v>306</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C102" t="s">
+        <v>297</v>
+      </c>
+      <c r="D102" t="s">
+        <v>641</v>
+      </c>
+      <c r="E102" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C103" t="s">
+        <v>300</v>
+      </c>
+      <c r="D103" t="s">
+        <v>84</v>
+      </c>
+      <c r="E103" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C104" t="s">
+        <v>300</v>
+      </c>
+      <c r="D104" t="s">
+        <v>516</v>
+      </c>
+      <c r="E104" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C105" t="s">
+        <v>300</v>
+      </c>
+      <c r="D105" t="s">
+        <v>86</v>
+      </c>
+      <c r="E105" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C106" t="s">
+        <v>276</v>
+      </c>
+      <c r="D106" t="s">
+        <v>688</v>
+      </c>
+      <c r="E106" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C107" t="s">
+        <v>231</v>
+      </c>
+      <c r="D107" t="s">
+        <v>688</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C108" t="s">
+        <v>297</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E108" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C109" t="s">
+        <v>300</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C110" t="s">
+        <v>270</v>
+      </c>
+      <c r="D110" t="s">
+        <v>96</v>
+      </c>
+      <c r="E110" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C111" t="s">
+        <v>276</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E111" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C112" t="s">
+        <v>297</v>
+      </c>
+      <c r="D112" t="s">
+        <v>530</v>
+      </c>
+      <c r="E112" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C113" t="s">
+        <v>300</v>
+      </c>
+      <c r="D113" t="s">
+        <v>100</v>
+      </c>
+      <c r="E113" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C114" t="s">
+        <v>270</v>
+      </c>
+      <c r="D114" t="s">
+        <v>657</v>
+      </c>
+      <c r="E114" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C115" t="s">
+        <v>276</v>
+      </c>
+      <c r="D115" t="s">
+        <v>534</v>
+      </c>
+      <c r="E115" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C116" t="s">
+        <v>231</v>
+      </c>
+      <c r="D116" t="s">
+        <v>703</v>
+      </c>
+      <c r="E116" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C117" t="s">
+        <v>297</v>
+      </c>
+      <c r="D117" t="s">
+        <v>108</v>
+      </c>
+      <c r="E117" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C118" t="s">
+        <v>300</v>
+      </c>
+      <c r="D118" t="s">
+        <v>110</v>
+      </c>
+      <c r="E118" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C119" t="s">
+        <v>276</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C120" t="s">
+        <v>297</v>
+      </c>
+      <c r="D120" t="s">
+        <v>716</v>
+      </c>
+      <c r="E120" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C121" t="s">
+        <v>300</v>
+      </c>
+      <c r="D121" t="s">
+        <v>116</v>
+      </c>
+      <c r="E121" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C122" t="s">
+        <v>270</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C123" t="s">
+        <v>276</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C124" t="s">
+        <v>300</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C125" t="s">
+        <v>297</v>
+      </c>
+      <c r="D125" t="s">
+        <v>978</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C126" t="s">
+        <v>270</v>
+      </c>
+      <c r="D126" t="s">
+        <v>126</v>
+      </c>
+      <c r="E126" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C127" t="s">
+        <v>276</v>
+      </c>
+      <c r="D127" t="s">
+        <v>556</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C128" t="s">
+        <v>297</v>
+      </c>
+      <c r="D128" t="s">
+        <v>666</v>
+      </c>
+      <c r="E128" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C129" t="s">
+        <v>14</v>
+      </c>
+      <c r="D129" t="s">
+        <v>134</v>
+      </c>
+      <c r="E129" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C130" t="s">
+        <v>224</v>
+      </c>
+      <c r="D130" t="s">
+        <v>984</v>
+      </c>
+      <c r="E130" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C131" t="s">
+        <v>270</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E131" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C132" t="s">
+        <v>276</v>
+      </c>
+      <c r="D132" t="s">
+        <v>138</v>
+      </c>
+      <c r="E132" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C133" t="s">
+        <v>270</v>
+      </c>
+      <c r="D133" t="s">
+        <v>562</v>
+      </c>
+      <c r="E133" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C134" t="s">
+        <v>14</v>
+      </c>
+      <c r="D134" t="s">
+        <v>989</v>
+      </c>
+      <c r="E134" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C135" t="s">
+        <v>224</v>
+      </c>
+      <c r="D135" t="s">
+        <v>991</v>
+      </c>
+      <c r="E135" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C136" t="s">
+        <v>14</v>
+      </c>
+      <c r="D136" t="s">
+        <v>995</v>
+      </c>
+      <c r="E136" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C137" t="s">
+        <v>224</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C138" t="s">
+        <v>276</v>
+      </c>
+      <c r="D138" t="s">
+        <v>568</v>
+      </c>
+      <c r="E138" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C139" t="s">
+        <v>300</v>
+      </c>
+      <c r="D139" t="s">
+        <v>148</v>
+      </c>
+      <c r="E139" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C140" t="s">
+        <v>297</v>
+      </c>
+      <c r="D140" t="s">
+        <v>151</v>
+      </c>
+      <c r="E140" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C141" t="s">
+        <v>276</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E141" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C142" t="s">
+        <v>300</v>
+      </c>
+      <c r="D142" t="s">
+        <v>575</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C143" t="s">
+        <v>297</v>
+      </c>
+      <c r="D143" t="s">
+        <v>156</v>
+      </c>
+      <c r="E143" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C144" t="s">
+        <v>276</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E144" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C145" t="s">
+        <v>300</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E145" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C146" t="s">
+        <v>297</v>
+      </c>
+      <c r="D146" t="s">
+        <v>745</v>
+      </c>
+      <c r="E146" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C147" t="s">
+        <v>276</v>
+      </c>
+      <c r="D147" t="s">
+        <v>166</v>
+      </c>
+      <c r="E147" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C148" t="s">
+        <v>300</v>
+      </c>
+      <c r="D148" t="s">
+        <v>586</v>
+      </c>
+      <c r="E148" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E149" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C150" t="s">
+        <v>297</v>
+      </c>
+      <c r="D150" t="s">
+        <v>173</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C151" t="s">
+        <v>276</v>
+      </c>
+      <c r="D151" t="s">
+        <v>178</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C152" t="s">
+        <v>300</v>
+      </c>
+      <c r="D152" t="s">
+        <v>593</v>
+      </c>
+      <c r="E152" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C153" t="s">
+        <v>306</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C154" t="s">
+        <v>297</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E154" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C155" t="s">
+        <v>276</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E155" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C156" t="s">
+        <v>300</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D157" t="s">
+        <v>602</v>
+      </c>
+      <c r="E157" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C158" t="s">
+        <v>297</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E158" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C159" t="s">
+        <v>276</v>
+      </c>
+      <c r="D159" t="s">
+        <v>197</v>
+      </c>
+      <c r="E159" t="s">
+        <v>198</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E138"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B2" t="s">
-        <v>1417</v>
+        <v>1553</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>767</v>
+        <v>880</v>
       </c>
       <c r="E2" t="s">
-        <v>767</v>
+        <v>880</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B3" t="s">
-        <v>1417</v>
+        <v>1553</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>1418</v>
+        <v>1554</v>
       </c>
       <c r="E3" t="s">
-        <v>1419</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B4" t="s">
-        <v>1420</v>
+        <v>1556</v>
       </c>
       <c r="C4" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D4" t="s">
-        <v>694</v>
+        <v>807</v>
       </c>
       <c r="E4" t="s">
-        <v>1421</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B5" t="s">
-        <v>1422</v>
+        <v>1558</v>
       </c>
       <c r="C5" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D5" t="s">
-        <v>699</v>
+        <v>812</v>
       </c>
       <c r="E5" t="s">
-        <v>357</v>
+        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B6" t="s">
-        <v>1422</v>
+        <v>1558</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>1423</v>
+        <v>1559</v>
       </c>
       <c r="E6" t="s">
-        <v>1424</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B7" t="s">
-        <v>1425</v>
+        <v>1561</v>
       </c>
       <c r="C7" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D7" t="s">
-        <v>1019</v>
+        <v>1155</v>
       </c>
       <c r="E7" t="s">
-        <v>773</v>
+        <v>886</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B8" t="s">
-        <v>1426</v>
+        <v>1562</v>
       </c>
       <c r="C8" t="s">
-        <v>1427</v>
+        <v>1563</v>
       </c>
       <c r="D8" t="s">
-        <v>776</v>
+        <v>889</v>
       </c>
       <c r="E8" t="s">
-        <v>776</v>
+        <v>889</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B9" t="s">
-        <v>1426</v>
+        <v>1562</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>1328</v>
+        <v>1460</v>
       </c>
       <c r="E9" t="s">
-        <v>169</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B10" t="s">
-        <v>1428</v>
+        <v>1564</v>
       </c>
       <c r="C10" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D10" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="E10" t="s">
-        <v>780</v>
+        <v>893</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B11" t="s">
-        <v>1429</v>
+        <v>1565</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>176</v>
+        <v>232</v>
       </c>
       <c r="E11" t="s">
-        <v>369</v>
+        <v>425</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B12" t="s">
-        <v>1429</v>
+        <v>1565</v>
       </c>
       <c r="C12" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D12" t="s">
-        <v>786</v>
+        <v>899</v>
       </c>
       <c r="E12" t="s">
-        <v>787</v>
+        <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B13" t="s">
-        <v>1430</v>
+        <v>1566</v>
       </c>
       <c r="C13" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D13" t="s">
-        <v>371</v>
+        <v>427</v>
       </c>
       <c r="E13" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B14" t="s">
-        <v>1431</v>
+        <v>1567</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>181</v>
+        <v>237</v>
       </c>
       <c r="E14" t="s">
-        <v>181</v>
+        <v>237</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B15" t="s">
-        <v>1431</v>
+        <v>1567</v>
       </c>
       <c r="C15" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D15" t="s">
-        <v>796</v>
+        <v>909</v>
       </c>
       <c r="E15" t="s">
-        <v>1220</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B16" t="s">
-        <v>1432</v>
+        <v>1568</v>
       </c>
       <c r="C16" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D16" t="s">
-        <v>798</v>
+        <v>911</v>
       </c>
       <c r="E16" t="s">
-        <v>800</v>
+        <v>913</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B17" t="s">
-        <v>1433</v>
+        <v>1569</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
       <c r="E17" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B18" t="s">
-        <v>1433</v>
+        <v>1569</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D18" t="s">
-        <v>529</v>
+        <v>623</v>
       </c>
       <c r="E18" t="s">
-        <v>802</v>
+        <v>915</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B19" t="s">
-        <v>1434</v>
+        <v>1570</v>
       </c>
       <c r="C19" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D19" t="s">
-        <v>804</v>
+        <v>917</v>
       </c>
       <c r="E19" t="s">
-        <v>1435</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B20" t="s">
-        <v>1436</v>
+        <v>1572</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>192</v>
+        <v>248</v>
       </c>
       <c r="E20" t="s">
-        <v>192</v>
+        <v>248</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B21" t="s">
-        <v>1436</v>
+        <v>1572</v>
       </c>
       <c r="C21" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D21" t="s">
-        <v>193</v>
+        <v>249</v>
       </c>
       <c r="E21" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B22" t="s">
-        <v>1437</v>
+        <v>1573</v>
       </c>
       <c r="C22" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D22" t="s">
-        <v>386</v>
+        <v>442</v>
       </c>
       <c r="E22" t="s">
-        <v>196</v>
+        <v>252</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B23" t="s">
-        <v>1438</v>
+        <v>1574</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
       <c r="E23" t="s">
-        <v>1439</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B24" t="s">
-        <v>1438</v>
+        <v>1574</v>
       </c>
       <c r="C24" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D24" t="s">
-        <v>813</v>
+        <v>926</v>
       </c>
       <c r="E24" t="s">
-        <v>1440</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B25" t="s">
-        <v>1441</v>
+        <v>1577</v>
       </c>
       <c r="C25" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D25" t="s">
-        <v>818</v>
+        <v>931</v>
       </c>
       <c r="E25" t="s">
-        <v>1230</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B26" t="s">
-        <v>1442</v>
+        <v>1578</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>822</v>
+        <v>935</v>
       </c>
       <c r="E26" t="s">
-        <v>1443</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B27" t="s">
-        <v>1442</v>
+        <v>1578</v>
       </c>
       <c r="C27" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D27" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="E27" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B28" t="s">
-        <v>1444</v>
+        <v>1580</v>
       </c>
       <c r="C28" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D28" t="s">
-        <v>1232</v>
+        <v>1361</v>
       </c>
       <c r="E28" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B29" t="s">
-        <v>1445</v>
+        <v>1581</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="E29" t="s">
-        <v>213</v>
+        <v>269</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B30" t="s">
-        <v>1445</v>
+        <v>1581</v>
       </c>
       <c r="C30" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D30" t="s">
-        <v>534</v>
+        <v>628</v>
       </c>
       <c r="E30" t="s">
-        <v>534</v>
+        <v>628</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B31" t="s">
-        <v>1446</v>
+        <v>1582</v>
       </c>
       <c r="C31" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D31" t="s">
-        <v>218</v>
+        <v>274</v>
       </c>
       <c r="E31" t="s">
-        <v>828</v>
+        <v>941</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B32" t="s">
-        <v>1447</v>
+        <v>1583</v>
       </c>
       <c r="C32" t="s">
         <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>831</v>
+        <v>944</v>
       </c>
       <c r="E32" t="s">
-        <v>831</v>
+        <v>944</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B33" t="s">
-        <v>1447</v>
+        <v>1583</v>
       </c>
       <c r="C33" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D33" t="s">
-        <v>1448</v>
+        <v>1584</v>
       </c>
       <c r="E33" t="s">
-        <v>645</v>
+        <v>755</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B34" t="s">
-        <v>1447</v>
+        <v>1583</v>
       </c>
       <c r="C34" t="s">
-        <v>244</v>
+        <v>300</v>
       </c>
       <c r="D34" t="s">
-        <v>834</v>
+        <v>947</v>
       </c>
       <c r="E34" t="s">
-        <v>834</v>
+        <v>947</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B35" t="s">
-        <v>1449</v>
+        <v>1585</v>
       </c>
       <c r="C35" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D35" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="E35" t="s">
-        <v>839</v>
+        <v>952</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B36" t="s">
-        <v>1450</v>
+        <v>1586</v>
       </c>
       <c r="C36" t="s">
         <v>14</v>
       </c>
       <c r="D36" t="s">
-        <v>232</v>
+        <v>288</v>
       </c>
       <c r="E36" t="s">
-        <v>403</v>
+        <v>459</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B37" t="s">
-        <v>1450</v>
+        <v>1586</v>
       </c>
       <c r="C37" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D37" t="s">
-        <v>536</v>
+        <v>630</v>
       </c>
       <c r="E37" t="s">
-        <v>536</v>
+        <v>630</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B38" t="s">
-        <v>1450</v>
+        <v>1586</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B39" t="s">
-        <v>1451</v>
+        <v>1587</v>
       </c>
       <c r="C39" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D39" t="s">
-        <v>847</v>
+        <v>960</v>
       </c>
       <c r="E39" t="s">
-        <v>238</v>
+        <v>294</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B40" t="s">
-        <v>1452</v>
+        <v>1588</v>
       </c>
       <c r="C40" t="s">
         <v>14</v>
       </c>
       <c r="D40" t="s">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B41" t="s">
-        <v>1452</v>
+        <v>1588</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D41" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="E41" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B42" t="s">
-        <v>1453</v>
+        <v>1589</v>
       </c>
       <c r="C42" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D42" t="s">
-        <v>410</v>
+        <v>466</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B43" t="s">
-        <v>1454</v>
+        <v>1590</v>
       </c>
       <c r="C43" t="s">
         <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>412</v>
+        <v>468</v>
       </c>
       <c r="E43" t="s">
-        <v>412</v>
+        <v>468</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B44" t="s">
-        <v>1454</v>
+        <v>1590</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D44" t="s">
-        <v>858</v>
+        <v>971</v>
       </c>
       <c r="E44" t="s">
-        <v>581</v>
+        <v>674</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B45" t="s">
-        <v>1455</v>
+        <v>1591</v>
       </c>
       <c r="C45" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D45" t="s">
-        <v>585</v>
+        <v>678</v>
       </c>
       <c r="E45" t="s">
-        <v>586</v>
+        <v>679</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B46" t="s">
-        <v>1456</v>
+        <v>1592</v>
       </c>
       <c r="C46" t="s">
         <v>14</v>
       </c>
       <c r="D46" t="s">
-        <v>665</v>
+        <v>778</v>
       </c>
       <c r="E46" t="s">
-        <v>665</v>
+        <v>778</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B47" t="s">
-        <v>1456</v>
+        <v>1592</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D47" t="s">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B48" t="s">
-        <v>1457</v>
+        <v>1593</v>
       </c>
       <c r="C48" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D48" t="s">
-        <v>1238</v>
+        <v>1367</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B49" t="s">
-        <v>1458</v>
+        <v>1594</v>
       </c>
       <c r="C49" t="s">
         <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>420</v>
+        <v>476</v>
       </c>
       <c r="E49" t="s">
-        <v>420</v>
+        <v>476</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B50" t="s">
-        <v>1458</v>
+        <v>1594</v>
       </c>
       <c r="C50" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D50" t="s">
         <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B51" t="s">
-        <v>1459</v>
+        <v>1595</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D51" t="s">
-        <v>542</v>
+        <v>636</v>
       </c>
       <c r="E51" t="s">
-        <v>261</v>
+        <v>317</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B52" t="s">
-        <v>1460</v>
+        <v>1596</v>
       </c>
       <c r="C52" t="s">
         <v>14</v>
       </c>
       <c r="D52" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
       <c r="E52" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B53" t="s">
-        <v>1460</v>
+        <v>1596</v>
       </c>
       <c r="C53" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D53" t="s">
         <v>40</v>
       </c>
       <c r="E53" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B54" t="s">
-        <v>1461</v>
+        <v>1597</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D54" t="s">
-        <v>265</v>
+        <v>321</v>
       </c>
       <c r="E54" t="s">
-        <v>678</v>
+        <v>791</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B55" t="s">
-        <v>1462</v>
+        <v>1598</v>
       </c>
       <c r="C55" t="s">
         <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>430</v>
+        <v>486</v>
       </c>
       <c r="E55" t="s">
-        <v>430</v>
+        <v>486</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B56" t="s">
-        <v>1462</v>
+        <v>1598</v>
       </c>
       <c r="C56" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D56" t="s">
-        <v>927</v>
+        <v>1065</v>
       </c>
       <c r="E56" t="s">
-        <v>927</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B57" t="s">
-        <v>1463</v>
+        <v>1599</v>
       </c>
       <c r="C57" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D57" t="s">
         <v>49</v>
       </c>
       <c r="E57" t="s">
-        <v>929</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B58" t="s">
-        <v>1464</v>
+        <v>1600</v>
       </c>
       <c r="C58" t="s">
         <v>14</v>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58" t="s">
-        <v>1465</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B59" t="s">
-        <v>1464</v>
+        <v>1600</v>
       </c>
       <c r="C59" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D59" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
       <c r="E59" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B60" t="s">
-        <v>1466</v>
+        <v>1602</v>
       </c>
       <c r="C60" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D60" t="s">
         <v>56</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B61" t="s">
-        <v>1467</v>
+        <v>1603</v>
       </c>
       <c r="C61" t="s">
         <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>278</v>
+        <v>334</v>
       </c>
       <c r="E61" t="s">
-        <v>1365</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B62" t="s">
-        <v>1467</v>
+        <v>1603</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D62" t="s">
         <v>60</v>
       </c>
       <c r="E62" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B63" t="s">
-        <v>1468</v>
+        <v>1604</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D63" t="s">
-        <v>1366</v>
+        <v>1498</v>
       </c>
       <c r="E63" t="s">
-        <v>281</v>
+        <v>337</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B64" t="s">
-        <v>1469</v>
+        <v>1605</v>
       </c>
       <c r="C64" t="s">
         <v>14</v>
       </c>
       <c r="D64" t="s">
         <v>64</v>
       </c>
       <c r="E64" t="s">
-        <v>444</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B65" t="s">
-        <v>1469</v>
+        <v>1605</v>
       </c>
       <c r="C65" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D65" t="s">
         <v>65</v>
       </c>
       <c r="E65" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B66" t="s">
-        <v>1470</v>
+        <v>1606</v>
       </c>
       <c r="C66" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D66" t="s">
-        <v>1369</v>
+        <v>1501</v>
       </c>
       <c r="E66" t="s">
-        <v>715</v>
+        <v>828</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B67" t="s">
-        <v>1471</v>
+        <v>1607</v>
       </c>
       <c r="C67" t="s">
         <v>14</v>
       </c>
       <c r="D67" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
       <c r="E67" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B68" t="s">
-        <v>1471</v>
+        <v>1607</v>
       </c>
       <c r="C68" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D68" t="s">
-        <v>1472</v>
+        <v>1608</v>
       </c>
       <c r="E68" t="s">
-        <v>1472</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B69" t="s">
-        <v>1473</v>
+        <v>1609</v>
       </c>
       <c r="C69" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D69" t="s">
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="E69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B70" t="s">
-        <v>1474</v>
+        <v>1610</v>
       </c>
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="D70" t="s">
-        <v>736</v>
+        <v>849</v>
       </c>
       <c r="E70" t="s">
-        <v>736</v>
+        <v>849</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B71" t="s">
-        <v>1474</v>
+        <v>1610</v>
       </c>
       <c r="C71" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D71" t="s">
-        <v>737</v>
+        <v>850</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B72" t="s">
-        <v>1474</v>
+        <v>1610</v>
       </c>
       <c r="C72" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D72" t="s">
-        <v>653</v>
+        <v>763</v>
       </c>
       <c r="E72" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B73" t="s">
-        <v>1475</v>
+        <v>1611</v>
       </c>
       <c r="C73" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
-        <v>726</v>
+        <v>839</v>
       </c>
       <c r="E73" t="s">
-        <v>1257</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B74" t="s">
-        <v>1476</v>
+        <v>1612</v>
       </c>
       <c r="C74" t="s">
         <v>14</v>
       </c>
       <c r="D74" t="s">
-        <v>1477</v>
+        <v>1613</v>
       </c>
       <c r="E74" t="s">
-        <v>1477</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B75" t="s">
-        <v>1476</v>
+        <v>1612</v>
       </c>
       <c r="C75" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D75" t="s">
-        <v>731</v>
+        <v>844</v>
       </c>
       <c r="E75" t="s">
-        <v>547</v>
+        <v>641</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B76" t="s">
-        <v>1478</v>
+        <v>1614</v>
       </c>
       <c r="C76" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D76" t="s">
-        <v>1118</v>
+        <v>1264</v>
       </c>
       <c r="E76" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B77" t="s">
-        <v>1479</v>
+        <v>1615</v>
       </c>
       <c r="C77" t="s">
         <v>14</v>
       </c>
       <c r="D77" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
       <c r="E77" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B78" t="s">
-        <v>1479</v>
+        <v>1615</v>
       </c>
       <c r="C78" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D78" t="s">
-        <v>595</v>
+        <v>688</v>
       </c>
       <c r="E78" t="s">
-        <v>1381</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B79" t="s">
-        <v>1479</v>
+        <v>1615</v>
       </c>
       <c r="C79" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D79" t="s">
-        <v>597</v>
+        <v>690</v>
       </c>
       <c r="E79" t="s">
-        <v>597</v>
+        <v>690</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B80" t="s">
-        <v>1480</v>
+        <v>1616</v>
       </c>
       <c r="C80" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D80" t="s">
         <v>91</v>
       </c>
       <c r="E80" t="s">
-        <v>1264</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B81" t="s">
-        <v>1481</v>
+        <v>1617</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81" t="s">
         <v>94</v>
       </c>
       <c r="E81" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B82" t="s">
-        <v>1481</v>
+        <v>1617</v>
       </c>
       <c r="C82" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
         <v>96</v>
       </c>
       <c r="E82" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B83" t="s">
-        <v>1481</v>
+        <v>1617</v>
       </c>
       <c r="C83" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D83" t="s">
-        <v>561</v>
+        <v>655</v>
       </c>
       <c r="E83" t="s">
-        <v>1385</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B84" t="s">
-        <v>1482</v>
+        <v>1618</v>
       </c>
       <c r="C84" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D84" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
       <c r="E84" t="s">
-        <v>1483</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B85" t="s">
-        <v>1484</v>
+        <v>1620</v>
       </c>
       <c r="C85" t="s">
         <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
       <c r="E85" t="s">
-        <v>475</v>
+        <v>531</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B86" t="s">
-        <v>1484</v>
+        <v>1620</v>
       </c>
       <c r="C86" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D86" t="s">
         <v>100</v>
       </c>
       <c r="E86" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B87" t="s">
-        <v>1485</v>
+        <v>1621</v>
       </c>
       <c r="C87" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D87" t="s">
-        <v>564</v>
+        <v>657</v>
       </c>
       <c r="E87" t="s">
-        <v>477</v>
+        <v>533</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B88" t="s">
-        <v>1486</v>
+        <v>1622</v>
       </c>
       <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>105</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B89" t="s">
-        <v>1486</v>
+        <v>1622</v>
       </c>
       <c r="C89" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D89" t="s">
-        <v>570</v>
+        <v>663</v>
       </c>
       <c r="E89" t="s">
-        <v>570</v>
+        <v>663</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B90" t="s">
-        <v>1487</v>
+        <v>1623</v>
       </c>
       <c r="C90" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D90" t="s">
-        <v>482</v>
+        <v>538</v>
       </c>
       <c r="E90" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B91" t="s">
-        <v>1488</v>
+        <v>1624</v>
       </c>
       <c r="C91" t="s">
         <v>14</v>
       </c>
       <c r="D91" t="s">
-        <v>486</v>
+        <v>542</v>
       </c>
       <c r="E91" t="s">
-        <v>486</v>
+        <v>542</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B92" t="s">
-        <v>1488</v>
+        <v>1624</v>
       </c>
       <c r="C92" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D92" t="s">
-        <v>1390</v>
+        <v>1522</v>
       </c>
       <c r="E92" t="s">
-        <v>1390</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B93" t="s">
-        <v>1488</v>
+        <v>1624</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D93" t="s">
-        <v>1031</v>
+        <v>1167</v>
       </c>
       <c r="E93" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B94" t="s">
-        <v>1489</v>
+        <v>1625</v>
       </c>
       <c r="C94" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D94" t="s">
-        <v>489</v>
+        <v>545</v>
       </c>
       <c r="E94" t="s">
-        <v>1033</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B95" t="s">
-        <v>1490</v>
+        <v>1626</v>
       </c>
       <c r="C95" t="s">
         <v>14</v>
       </c>
       <c r="D95" t="s">
         <v>117</v>
       </c>
       <c r="E95" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B96" t="s">
-        <v>1490</v>
+        <v>1626</v>
       </c>
       <c r="C96" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D96" t="s">
         <v>119</v>
       </c>
       <c r="E96" t="s">
-        <v>492</v>
+        <v>548</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B97" t="s">
-        <v>1491</v>
+        <v>1627</v>
       </c>
       <c r="C97" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D97" t="s">
-        <v>1492</v>
+        <v>1628</v>
       </c>
       <c r="E97" t="s">
-        <v>1037</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B98" t="s">
-        <v>1493</v>
+        <v>1629</v>
       </c>
       <c r="C98" t="s">
         <v>14</v>
       </c>
       <c r="D98" t="s">
         <v>122</v>
       </c>
       <c r="E98" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B99" t="s">
-        <v>1493</v>
+        <v>1629</v>
       </c>
       <c r="C99" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D99" t="s">
-        <v>1494</v>
+        <v>1630</v>
       </c>
       <c r="E99" t="s">
-        <v>1394</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B100" t="s">
-        <v>1495</v>
+        <v>1631</v>
       </c>
       <c r="C100" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>498</v>
+        <v>554</v>
       </c>
       <c r="E100" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B101" t="s">
-        <v>1496</v>
+        <v>1632</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101" t="s">
-        <v>633</v>
+        <v>726</v>
       </c>
       <c r="E101" t="s">
-        <v>633</v>
+        <v>726</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B102" t="s">
-        <v>1496</v>
+        <v>1632</v>
       </c>
       <c r="C102" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D102" t="s">
-        <v>1497</v>
+        <v>1633</v>
       </c>
       <c r="E102" t="s">
-        <v>1497</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B103" t="s">
-        <v>1496</v>
+        <v>1632</v>
       </c>
       <c r="C103" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D103" t="s">
         <v>130</v>
       </c>
       <c r="E103" t="s">
-        <v>1498</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B104" t="s">
-        <v>1499</v>
+        <v>1635</v>
       </c>
       <c r="C104" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D104" t="s">
-        <v>1125</v>
+        <v>1271</v>
       </c>
       <c r="E104" t="s">
-        <v>1500</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B105" t="s">
-        <v>1501</v>
+        <v>1637</v>
       </c>
       <c r="C105" t="s">
-        <v>244</v>
+        <v>300</v>
       </c>
       <c r="D105" t="s">
         <v>134</v>
       </c>
       <c r="E105" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B106" t="s">
-        <v>1501</v>
+        <v>1637</v>
       </c>
       <c r="C106" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D106" t="s">
-        <v>1283</v>
+        <v>1412</v>
       </c>
       <c r="E106" t="s">
-        <v>1283</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B107" t="s">
-        <v>1501</v>
+        <v>1637</v>
       </c>
       <c r="C107" t="s">
         <v>14</v>
       </c>
       <c r="D107" t="s">
-        <v>505</v>
+        <v>561</v>
       </c>
       <c r="E107" t="s">
-        <v>506</v>
+        <v>562</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B108" t="s">
-        <v>1501</v>
+        <v>1637</v>
       </c>
       <c r="C108" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D108" t="s">
-        <v>507</v>
+        <v>563</v>
       </c>
       <c r="E108" t="s">
-        <v>507</v>
+        <v>563</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B109" t="s">
-        <v>1502</v>
+        <v>1638</v>
       </c>
       <c r="C109" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D109" t="s">
-        <v>876</v>
+        <v>989</v>
       </c>
       <c r="E109" t="s">
-        <v>1401</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B110" t="s">
-        <v>1503</v>
+        <v>1640</v>
       </c>
       <c r="C110" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D110" t="s">
-        <v>143</v>
+        <v>1641</v>
       </c>
       <c r="E110" t="s">
-        <v>1504</v>
+        <v>995</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B111" t="s">
-        <v>1503</v>
+        <v>1640</v>
       </c>
       <c r="C111" t="s">
         <v>14</v>
       </c>
       <c r="D111" t="s">
-        <v>513</v>
+        <v>568</v>
       </c>
       <c r="E111" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B112" t="s">
-        <v>1503</v>
+        <v>1640</v>
       </c>
       <c r="C112" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D112" t="s">
-        <v>146</v>
+        <v>1002</v>
       </c>
       <c r="E112" t="s">
-        <v>514</v>
+        <v>569</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B113" t="s">
-        <v>1503</v>
+        <v>1640</v>
       </c>
       <c r="C113" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D113" t="s">
-        <v>148</v>
+        <v>1004</v>
       </c>
       <c r="E113" t="s">
-        <v>149</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B114" t="s">
-        <v>1505</v>
+        <v>1642</v>
       </c>
       <c r="C114" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D114" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E114" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B115" t="s">
-        <v>1506</v>
+        <v>1643</v>
       </c>
       <c r="C115" t="s">
         <v>14</v>
       </c>
       <c r="D115" t="s">
-        <v>1289</v>
+        <v>1007</v>
       </c>
       <c r="E115" t="s">
-        <v>893</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B116" t="s">
-        <v>1506</v>
+        <v>1643</v>
       </c>
       <c r="C116" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D116" t="s">
-        <v>893</v>
+        <v>736</v>
       </c>
       <c r="E116" t="s">
-        <v>1291</v>
+        <v>736</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B117" t="s">
-        <v>1506</v>
+        <v>1643</v>
       </c>
       <c r="C117" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D117" t="s">
-        <v>154</v>
+        <v>772</v>
       </c>
       <c r="E117" t="s">
-        <v>1507</v>
+        <v>772</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B118" t="s">
-        <v>1508</v>
+        <v>1644</v>
       </c>
       <c r="C118" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D118" t="s">
-        <v>896</v>
+        <v>1189</v>
       </c>
       <c r="E118" t="s">
-        <v>1408</v>
+        <v>156</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B119" t="s">
-        <v>1509</v>
+        <v>1645</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
       <c r="D119" t="s">
-        <v>901</v>
+        <v>738</v>
       </c>
       <c r="E119" t="s">
-        <v>1136</v>
+        <v>161</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B120" t="s">
-        <v>1509</v>
+        <v>1645</v>
       </c>
       <c r="C120" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D120" t="s">
-        <v>1136</v>
+        <v>741</v>
       </c>
       <c r="E120" t="s">
-        <v>522</v>
+        <v>741</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B121" t="s">
-        <v>1509</v>
+        <v>1645</v>
       </c>
       <c r="C121" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D121" t="s">
-        <v>1296</v>
+        <v>743</v>
       </c>
       <c r="E121" t="s">
-        <v>906</v>
+        <v>743</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B122" t="s">
-        <v>1510</v>
+        <v>1646</v>
       </c>
       <c r="C122" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
-        <v>1410</v>
+        <v>580</v>
       </c>
       <c r="E122" t="s">
-        <v>909</v>
+        <v>581</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B123" t="s">
-        <v>1511</v>
+        <v>1647</v>
       </c>
       <c r="C123" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
       <c r="D123" t="s">
-        <v>913</v>
+        <v>1648</v>
       </c>
       <c r="E123" t="s">
-        <v>1300</v>
+        <v>166</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B124" t="s">
-        <v>1511</v>
+        <v>1647</v>
       </c>
       <c r="C124" t="s">
-        <v>168</v>
+        <v>297</v>
       </c>
       <c r="D124" t="s">
-        <v>1512</v>
+        <v>167</v>
       </c>
       <c r="E124" t="s">
-        <v>1413</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B125" t="s">
-        <v>1511</v>
+        <v>1647</v>
       </c>
       <c r="C125" t="s">
-        <v>214</v>
+        <v>1428</v>
       </c>
       <c r="D125" t="s">
-        <v>1513</v>
+        <v>1424</v>
       </c>
       <c r="E125" t="s">
-        <v>1514</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>1416</v>
+        <v>1552</v>
       </c>
       <c r="B126" t="s">
-        <v>1515</v>
+        <v>1649</v>
       </c>
       <c r="C126" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D126" t="s">
-        <v>1516</v>
+        <v>1033</v>
       </c>
       <c r="E126" t="s">
-        <v>1517</v>
+        <v>173</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C127" t="s">
+        <v>300</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C128" t="s">
+        <v>306</v>
+      </c>
+      <c r="D128" t="s">
+        <v>589</v>
+      </c>
+      <c r="E128" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C129" t="s">
+        <v>297</v>
+      </c>
+      <c r="D129" t="s">
+        <v>178</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C130" t="s">
+        <v>276</v>
+      </c>
+      <c r="D130" t="s">
+        <v>593</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C131" t="s">
+        <v>300</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E131" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E132" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C133" t="s">
+        <v>297</v>
+      </c>
+      <c r="D133" t="s">
+        <v>598</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C134" t="s">
+        <v>276</v>
+      </c>
+      <c r="D134" t="s">
+        <v>191</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C135" t="s">
+        <v>300</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E135" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C136" t="s">
+        <v>306</v>
+      </c>
+      <c r="D136" t="s">
+        <v>194</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C137" t="s">
+        <v>297</v>
+      </c>
+      <c r="D137" t="s">
+        <v>605</v>
+      </c>
+      <c r="E137" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C138" t="s">
+        <v>276</v>
+      </c>
+      <c r="D138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E138" t="s">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B2" t="s">
-        <v>1519</v>
+        <v>1659</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>586</v>
+        <v>679</v>
       </c>
       <c r="E2" t="s">
-        <v>414</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B3" t="s">
-        <v>1520</v>
+        <v>1660</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>1351</v>
+        <v>1483</v>
       </c>
       <c r="E3" t="s">
-        <v>665</v>
+        <v>778</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B4" t="s">
-        <v>1520</v>
+        <v>1660</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>1107</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B5" t="s">
-        <v>1521</v>
+        <v>1661</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="E5" t="s">
-        <v>673</v>
+        <v>786</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B6" t="s">
-        <v>1522</v>
+        <v>1662</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>261</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B7" t="s">
-        <v>1522</v>
+        <v>1662</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>262</v>
+        <v>318</v>
       </c>
       <c r="E7" t="s">
-        <v>1523</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B8" t="s">
-        <v>1524</v>
+        <v>1664</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>425</v>
+        <v>481</v>
       </c>
       <c r="E8" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B9" t="s">
-        <v>1525</v>
+        <v>1665</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>1357</v>
+        <v>1489</v>
       </c>
       <c r="E9" t="s">
-        <v>1357</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B10" t="s">
-        <v>1525</v>
+        <v>1665</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>861</v>
+        <v>974</v>
       </c>
       <c r="E10" t="s">
-        <v>678</v>
+        <v>791</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B11" t="s">
-        <v>1526</v>
+        <v>1666</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>430</v>
+        <v>486</v>
       </c>
       <c r="E11" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B12" t="s">
-        <v>1527</v>
+        <v>1667</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>929</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B13" t="s">
-        <v>1527</v>
+        <v>1667</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>274</v>
+        <v>330</v>
       </c>
       <c r="E13" t="s">
-        <v>685</v>
+        <v>798</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B14" t="s">
-        <v>1528</v>
+        <v>1668</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>437</v>
+        <v>493</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B15" t="s">
-        <v>1529</v>
+        <v>1669</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>278</v>
+        <v>334</v>
       </c>
       <c r="E15" t="s">
-        <v>1365</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B16" t="s">
-        <v>1529</v>
+        <v>1669</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>279</v>
+        <v>335</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B17" t="s">
-        <v>1530</v>
+        <v>1670</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>441</v>
+        <v>497</v>
       </c>
       <c r="E17" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B18" t="s">
-        <v>1531</v>
+        <v>1671</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B19" t="s">
-        <v>1531</v>
+        <v>1671</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>1369</v>
+        <v>1501</v>
       </c>
       <c r="E19" t="s">
-        <v>1251</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B20" t="s">
-        <v>1532</v>
+        <v>1672</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>446</v>
+        <v>502</v>
       </c>
       <c r="E20" t="s">
-        <v>1371</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B21" t="s">
-        <v>1533</v>
+        <v>1673</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>650</v>
+        <v>760</v>
       </c>
       <c r="E21" t="s">
-        <v>651</v>
+        <v>761</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B22" t="s">
-        <v>1533</v>
+        <v>1673</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>736</v>
+        <v>849</v>
       </c>
       <c r="E22" t="s">
-        <v>737</v>
+        <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B23" t="s">
-        <v>1534</v>
+        <v>1674</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>1535</v>
+        <v>1675</v>
       </c>
       <c r="E23" t="s">
-        <v>727</v>
+        <v>840</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B24" t="s">
-        <v>1536</v>
+        <v>1676</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>548</v>
+        <v>642</v>
       </c>
       <c r="E24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B25" t="s">
-        <v>1536</v>
+        <v>1676</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>550</v>
+        <v>644</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B26" t="s">
-        <v>1537</v>
+        <v>1677</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
         <v>86</v>
       </c>
       <c r="E26" t="s">
-        <v>593</v>
+        <v>686</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B27" t="s">
-        <v>1538</v>
+        <v>1678</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>1263</v>
+        <v>1392</v>
       </c>
       <c r="E27" t="s">
-        <v>1263</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B28" t="s">
-        <v>1538</v>
+        <v>1678</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>554</v>
+        <v>648</v>
       </c>
       <c r="E28" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B29" t="s">
-        <v>1539</v>
+        <v>1679</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
       <c r="E29" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B30" t="s">
-        <v>1540</v>
+        <v>1680</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
       <c r="E30" t="s">
-        <v>1267</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1518</v>
+        <v>1658</v>
       </c>
       <c r="B31" t="s">
-        <v>1540</v>
+        <v>1680</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>98</v>
       </c>
       <c r="E31" t="s">
-        <v>1541</v>
+        <v>1681</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E82"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B2" t="s">
-        <v>1543</v>
+        <v>1683</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>949</v>
+        <v>1085</v>
       </c>
       <c r="E2" t="s">
-        <v>950</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B3" t="s">
-        <v>1544</v>
+        <v>1684</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>1545</v>
+        <v>1685</v>
       </c>
       <c r="E3" t="s">
-        <v>1546</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B4" t="s">
-        <v>1544</v>
+        <v>1684</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>954</v>
+        <v>1090</v>
       </c>
       <c r="E4" t="s">
-        <v>1050</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B5" t="s">
-        <v>1547</v>
+        <v>1687</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>1054</v>
+        <v>1200</v>
       </c>
       <c r="E5" t="s">
-        <v>959</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B6" t="s">
-        <v>1548</v>
+        <v>1688</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>1549</v>
+        <v>1689</v>
       </c>
       <c r="E6" t="s">
-        <v>962</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B7" t="s">
-        <v>1548</v>
+        <v>1688</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>963</v>
+        <v>1099</v>
       </c>
       <c r="E7" t="s">
-        <v>291</v>
+        <v>347</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B8" t="s">
-        <v>1550</v>
+        <v>1690</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>1551</v>
+        <v>1691</v>
       </c>
       <c r="E8" t="s">
-        <v>1061</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B9" t="s">
-        <v>1552</v>
+        <v>1692</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>970</v>
+        <v>1106</v>
       </c>
       <c r="E9" t="s">
-        <v>298</v>
+        <v>354</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B10" t="s">
-        <v>1552</v>
+        <v>1692</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>972</v>
+        <v>1108</v>
       </c>
       <c r="E10" t="s">
-        <v>1553</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B11" t="s">
-        <v>1554</v>
+        <v>1694</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>1065</v>
+        <v>1211</v>
       </c>
       <c r="E11" t="s">
-        <v>302</v>
+        <v>358</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B12" t="s">
-        <v>1555</v>
+        <v>1695</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>1556</v>
+        <v>1696</v>
       </c>
       <c r="E12" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B13" t="s">
-        <v>1555</v>
+        <v>1695</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>307</v>
+        <v>363</v>
       </c>
       <c r="E13" t="s">
-        <v>1557</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B14" t="s">
-        <v>1558</v>
+        <v>1698</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="E14" t="s">
-        <v>311</v>
+        <v>367</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B15" t="s">
-        <v>1559</v>
+        <v>1699</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>1200</v>
+        <v>1329</v>
       </c>
       <c r="E15" t="s">
-        <v>314</v>
+        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B16" t="s">
-        <v>1559</v>
+        <v>1699</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>984</v>
+        <v>1120</v>
       </c>
       <c r="E16" t="s">
-        <v>942</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B17" t="s">
-        <v>1560</v>
+        <v>1700</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>988</v>
+        <v>1124</v>
       </c>
       <c r="E17" t="s">
-        <v>1561</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B18" t="s">
-        <v>1562</v>
+        <v>1702</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>1563</v>
+        <v>1703</v>
       </c>
       <c r="E18" t="s">
-        <v>1564</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B19" t="s">
-        <v>1562</v>
+        <v>1702</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>993</v>
+        <v>1129</v>
       </c>
       <c r="E19" t="s">
-        <v>1313</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B20" t="s">
-        <v>1565</v>
+        <v>1705</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>328</v>
+        <v>384</v>
       </c>
       <c r="E20" t="s">
-        <v>1566</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B21" t="s">
-        <v>1567</v>
+        <v>1707</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>997</v>
+        <v>1133</v>
       </c>
       <c r="E21" t="s">
-        <v>998</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B22" t="s">
-        <v>1567</v>
+        <v>1707</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>999</v>
+        <v>1135</v>
       </c>
       <c r="E22" t="s">
-        <v>1069</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B23" t="s">
-        <v>1568</v>
+        <v>1708</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>335</v>
+        <v>391</v>
       </c>
       <c r="E23" t="s">
-        <v>1073</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B24" t="s">
-        <v>1569</v>
+        <v>1709</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>1570</v>
+        <v>1710</v>
       </c>
       <c r="E24" t="s">
-        <v>742</v>
+        <v>855</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B25" t="s">
-        <v>1569</v>
+        <v>1709</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>1005</v>
+        <v>1141</v>
       </c>
       <c r="E25" t="s">
-        <v>1571</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B26" t="s">
-        <v>1572</v>
+        <v>1712</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>748</v>
+        <v>861</v>
       </c>
       <c r="E26" t="s">
-        <v>750</v>
+        <v>863</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B27" t="s">
-        <v>1573</v>
+        <v>1713</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>1012</v>
+        <v>1148</v>
       </c>
       <c r="E27" t="s">
-        <v>757</v>
+        <v>870</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B28" t="s">
-        <v>1573</v>
+        <v>1713</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>1321</v>
+        <v>1453</v>
       </c>
       <c r="E28" t="s">
-        <v>760</v>
+        <v>873</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B29" t="s">
-        <v>1574</v>
+        <v>1714</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>351</v>
+        <v>407</v>
       </c>
       <c r="E29" t="s">
-        <v>1214</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B30" t="s">
-        <v>1575</v>
+        <v>1715</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>692</v>
+        <v>805</v>
       </c>
       <c r="E30" t="s">
-        <v>692</v>
+        <v>805</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B31" t="s">
-        <v>1575</v>
+        <v>1715</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>694</v>
+        <v>807</v>
       </c>
       <c r="E31" t="s">
-        <v>1421</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B32" t="s">
-        <v>1576</v>
+        <v>1716</v>
       </c>
       <c r="C32" t="s">
         <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>701</v>
+        <v>814</v>
       </c>
       <c r="E32" t="s">
-        <v>360</v>
+        <v>416</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B33" t="s">
-        <v>1577</v>
+        <v>1717</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>1019</v>
+        <v>1155</v>
       </c>
       <c r="E33" t="s">
-        <v>363</v>
+        <v>419</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B34" t="s">
-        <v>1577</v>
+        <v>1717</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>1083</v>
+        <v>1229</v>
       </c>
       <c r="E34" t="s">
-        <v>773</v>
+        <v>886</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B35" t="s">
-        <v>1578</v>
+        <v>1718</v>
       </c>
       <c r="C35" t="s">
         <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>365</v>
+        <v>421</v>
       </c>
       <c r="E35" t="s">
-        <v>366</v>
+        <v>422</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B36" t="s">
-        <v>1579</v>
+        <v>1719</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
       <c r="E36" t="s">
-        <v>177</v>
+        <v>233</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B37" t="s">
-        <v>1579</v>
+        <v>1719</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>787</v>
+        <v>900</v>
       </c>
       <c r="E37" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B38" t="s">
-        <v>1580</v>
+        <v>1720</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>1089</v>
+        <v>1235</v>
       </c>
       <c r="E38" t="s">
-        <v>794</v>
+        <v>907</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B39" t="s">
-        <v>1581</v>
+        <v>1721</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>1582</v>
+        <v>1722</v>
       </c>
       <c r="E39" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B40" t="s">
-        <v>1581</v>
+        <v>1721</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>184</v>
+        <v>240</v>
       </c>
       <c r="E40" t="s">
-        <v>800</v>
+        <v>913</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B41" t="s">
-        <v>1583</v>
+        <v>1723</v>
       </c>
       <c r="C41" t="s">
         <v>14</v>
       </c>
       <c r="D41" t="s">
-        <v>381</v>
+        <v>437</v>
       </c>
       <c r="E41" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B42" t="s">
-        <v>1584</v>
+        <v>1724</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>804</v>
+        <v>917</v>
       </c>
       <c r="E42" t="s">
-        <v>1435</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B43" t="s">
-        <v>1584</v>
+        <v>1724</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
       <c r="E43" t="s">
-        <v>807</v>
+        <v>920</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B44" t="s">
-        <v>1585</v>
+        <v>1725</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="E44" t="s">
-        <v>386</v>
+        <v>442</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B45" t="s">
-        <v>1586</v>
+        <v>1726</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
       <c r="E45" t="s">
-        <v>1439</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B46" t="s">
-        <v>1586</v>
+        <v>1726</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>813</v>
+        <v>926</v>
       </c>
       <c r="E46" t="s">
-        <v>1440</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B47" t="s">
-        <v>1587</v>
+        <v>1727</v>
       </c>
       <c r="C47" t="s">
         <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>1230</v>
+        <v>1359</v>
       </c>
       <c r="E47" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B48" t="s">
-        <v>1588</v>
+        <v>1728</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="E48" t="s">
-        <v>825</v>
+        <v>938</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B49" t="s">
-        <v>1588</v>
+        <v>1728</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>1232</v>
+        <v>1361</v>
       </c>
       <c r="E49" t="s">
-        <v>209</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B50" t="s">
-        <v>1519</v>
+        <v>1659</v>
       </c>
       <c r="C50" t="s">
         <v>14</v>
       </c>
       <c r="D50" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="E50" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B51" t="s">
-        <v>1520</v>
+        <v>1660</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="E51" t="s">
-        <v>217</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B52" t="s">
-        <v>1520</v>
+        <v>1660</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>827</v>
+        <v>940</v>
       </c>
       <c r="E52" t="s">
-        <v>828</v>
+        <v>941</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B53" t="s">
-        <v>1521</v>
+        <v>1661</v>
       </c>
       <c r="C53" t="s">
         <v>14</v>
       </c>
       <c r="D53" t="s">
-        <v>1448</v>
+        <v>1584</v>
       </c>
       <c r="E53" t="s">
-        <v>645</v>
+        <v>755</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B54" t="s">
-        <v>1522</v>
+        <v>1662</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>1589</v>
+        <v>1729</v>
       </c>
       <c r="E54" t="s">
-        <v>836</v>
+        <v>949</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B55" t="s">
-        <v>1522</v>
+        <v>1662</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>401</v>
+        <v>457</v>
       </c>
       <c r="E55" t="s">
-        <v>838</v>
+        <v>951</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B56" t="s">
-        <v>1524</v>
+        <v>1664</v>
       </c>
       <c r="C56" t="s">
         <v>14</v>
       </c>
       <c r="D56" t="s">
-        <v>404</v>
+        <v>460</v>
       </c>
       <c r="E56" t="s">
-        <v>1096</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B57" t="s">
-        <v>1525</v>
+        <v>1665</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>406</v>
+        <v>462</v>
       </c>
       <c r="E57" t="s">
-        <v>848</v>
+        <v>961</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B58" t="s">
-        <v>1525</v>
+        <v>1665</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="E58" t="s">
-        <v>576</v>
+        <v>669</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B59" t="s">
-        <v>1526</v>
+        <v>1666</v>
       </c>
       <c r="C59" t="s">
         <v>14</v>
       </c>
       <c r="D59" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="E59" t="s">
-        <v>852</v>
+        <v>965</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B60" t="s">
-        <v>1527</v>
+        <v>1667</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>247</v>
+        <v>303</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B61" t="s">
-        <v>1527</v>
+        <v>1667</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>857</v>
+        <v>970</v>
       </c>
       <c r="E61" t="s">
-        <v>858</v>
+        <v>971</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B62" t="s">
-        <v>1528</v>
+        <v>1668</v>
       </c>
       <c r="C62" t="s">
         <v>14</v>
       </c>
       <c r="D62" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
       <c r="E62" t="s">
-        <v>1590</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B63" t="s">
-        <v>1591</v>
+        <v>1731</v>
       </c>
       <c r="C63" t="s">
-        <v>1592</v>
+        <v>1732</v>
       </c>
       <c r="D63" t="s">
         <v>106</v>
       </c>
       <c r="E63" t="s">
-        <v>1593</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B64" t="s">
-        <v>1594</v>
+        <v>1734</v>
       </c>
       <c r="C64" t="s">
         <v>14</v>
       </c>
       <c r="D64" t="s">
-        <v>483</v>
+        <v>539</v>
       </c>
       <c r="E64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B65" t="s">
-        <v>1595</v>
+        <v>1735</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>1390</v>
+        <v>1522</v>
       </c>
       <c r="E65" t="s">
-        <v>617</v>
+        <v>710</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B66" t="s">
-        <v>1595</v>
+        <v>1735</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>618</v>
+        <v>711</v>
       </c>
       <c r="E66" t="s">
-        <v>1031</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B67" t="s">
-        <v>1596</v>
+        <v>1736</v>
       </c>
       <c r="C67" t="s">
         <v>14</v>
       </c>
       <c r="D67" t="s">
-        <v>1034</v>
+        <v>1170</v>
       </c>
       <c r="E67" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B68" t="s">
-        <v>1597</v>
+        <v>1737</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>1038</v>
+        <v>1174</v>
       </c>
       <c r="E68" t="s">
-        <v>1039</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B69" t="s">
-        <v>1597</v>
+        <v>1737</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
         <v>121</v>
       </c>
       <c r="E69" t="s">
-        <v>495</v>
+        <v>551</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B70" t="s">
-        <v>1598</v>
+        <v>1738</v>
       </c>
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="D70" t="s">
-        <v>1394</v>
+        <v>1526</v>
       </c>
       <c r="E70" t="s">
-        <v>865</v>
+        <v>978</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B71" t="s">
-        <v>1599</v>
+        <v>1739</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
         <v>127</v>
       </c>
       <c r="E71" t="s">
-        <v>632</v>
+        <v>725</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B72" t="s">
-        <v>1599</v>
+        <v>1739</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>1600</v>
+        <v>1740</v>
       </c>
       <c r="E72" t="s">
-        <v>1396</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B73" t="s">
-        <v>1601</v>
+        <v>1741</v>
       </c>
       <c r="C73" t="s">
         <v>14</v>
       </c>
       <c r="D73" t="s">
-        <v>1125</v>
+        <v>1271</v>
       </c>
       <c r="E73" t="s">
-        <v>1500</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B74" t="s">
-        <v>1602</v>
+        <v>1742</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
         <v>134</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B75" t="s">
-        <v>1602</v>
+        <v>1742</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>871</v>
+        <v>984</v>
       </c>
       <c r="E75" t="s">
-        <v>1283</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B76" t="s">
-        <v>1603</v>
+        <v>1743</v>
       </c>
       <c r="C76" t="s">
         <v>14</v>
       </c>
       <c r="D76" t="s">
-        <v>507</v>
+        <v>563</v>
       </c>
       <c r="E76" t="s">
-        <v>936</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B77" t="s">
-        <v>1604</v>
+        <v>1744</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>141</v>
+        <v>1641</v>
       </c>
       <c r="E77" t="s">
-        <v>510</v>
+        <v>995</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B78" t="s">
-        <v>1604</v>
+        <v>1744</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>880</v>
+        <v>1182</v>
       </c>
       <c r="E78" t="s">
-        <v>1504</v>
+        <v>998</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B79" t="s">
-        <v>1605</v>
+        <v>1745</v>
       </c>
       <c r="C79" t="s">
         <v>14</v>
       </c>
       <c r="D79" t="s">
-        <v>148</v>
+        <v>1002</v>
       </c>
       <c r="E79" t="s">
-        <v>149</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B80" t="s">
-        <v>1606</v>
+        <v>1747</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>516</v>
+        <v>1748</v>
       </c>
       <c r="E80" t="s">
-        <v>517</v>
+        <v>733</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B81" t="s">
-        <v>1606</v>
+        <v>1747</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>892</v>
+        <v>1007</v>
       </c>
       <c r="E81" t="s">
-        <v>1406</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>1542</v>
+        <v>1682</v>
       </c>
       <c r="B82" t="s">
-        <v>1607</v>
+        <v>1749</v>
       </c>
       <c r="C82" t="s">
         <v>14</v>
       </c>
       <c r="D82" t="s">
-        <v>1134</v>
+        <v>772</v>
       </c>
       <c r="E82" t="s">
-        <v>898</v>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C83" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E83" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>577</v>
+      </c>
+      <c r="E84" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C85" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" t="s">
+        <v>162</v>
+      </c>
+      <c r="E85" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E86" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>167</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E88" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E89" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E90" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C91" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" t="s">
+        <v>592</v>
+      </c>
+      <c r="E91" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" t="s">
+        <v>595</v>
+      </c>
+      <c r="E92" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>185</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C94" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E94" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
+        <v>603</v>
+      </c>
+      <c r="E95" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>194</v>
+      </c>
+      <c r="E96" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C97" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" t="s">
+        <v>199</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>201</v>
+      </c>
+      <c r="E98" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E99" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C100" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E100" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" t="s">
+        <v>210</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E103" t="s">
+        <v>1308</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1608</v>
+        <v>1770</v>
       </c>
       <c r="B2" t="s">
-        <v>1609</v>
+        <v>1771</v>
       </c>
       <c r="C2" t="s">
-        <v>1055</v>
+        <v>1201</v>
       </c>
       <c r="D2" t="s">
-        <v>1448</v>
+        <v>1584</v>
       </c>
       <c r="E2" t="s">
-        <v>645</v>
+        <v>755</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1608</v>
+        <v>1770</v>
       </c>
       <c r="B3" t="s">
-        <v>1610</v>
+        <v>1772</v>
       </c>
       <c r="C3" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D3" t="s">
-        <v>834</v>
+        <v>947</v>
       </c>
       <c r="E3" t="s">
-        <v>225</v>
-[...4067 lines deleted...]
-      <c r="E104" t="s">
         <v>281</v>
-      </c>
-[...984 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E116"/>
+  <dimension ref="A1:E138"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B2" t="s">
-        <v>1813</v>
+        <v>1774</v>
       </c>
       <c r="C2" t="s">
-        <v>163</v>
+        <v>1166</v>
       </c>
       <c r="D2" t="s">
-        <v>1814</v>
+        <v>1207</v>
       </c>
       <c r="E2" t="s">
-        <v>1815</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B3" t="s">
-        <v>1816</v>
+        <v>1775</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>290</v>
+        <v>1106</v>
       </c>
       <c r="E3" t="s">
-        <v>290</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B4" t="s">
-        <v>1816</v>
+        <v>1775</v>
       </c>
       <c r="C4" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D4" t="s">
-        <v>291</v>
+        <v>1209</v>
       </c>
       <c r="E4" t="s">
-        <v>291</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B5" t="s">
-        <v>1816</v>
+        <v>1776</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D5" t="s">
-        <v>1817</v>
+        <v>1777</v>
       </c>
       <c r="E5" t="s">
-        <v>1551</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B6" t="s">
-        <v>1816</v>
+        <v>1778</v>
       </c>
       <c r="C6" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D6" t="s">
-        <v>1551</v>
+        <v>1779</v>
       </c>
       <c r="E6" t="s">
-        <v>1551</v>
+        <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B7" t="s">
-        <v>1818</v>
+        <v>1778</v>
       </c>
       <c r="C7" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D7" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="E7" t="s">
-        <v>968</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B8" t="s">
-        <v>1819</v>
+        <v>1780</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D8" t="s">
-        <v>298</v>
+        <v>1781</v>
       </c>
       <c r="E8" t="s">
-        <v>298</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B9" t="s">
-        <v>1819</v>
+        <v>1782</v>
       </c>
       <c r="C9" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D9" t="s">
-        <v>972</v>
+        <v>368</v>
       </c>
       <c r="E9" t="s">
-        <v>1820</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B10" t="s">
-        <v>1821</v>
+        <v>1782</v>
       </c>
       <c r="C10" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D10" t="s">
-        <v>1615</v>
+        <v>1329</v>
       </c>
       <c r="E10" t="s">
-        <v>1730</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B11" t="s">
-        <v>1822</v>
+        <v>1783</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D11" t="s">
-        <v>1194</v>
+        <v>1784</v>
       </c>
       <c r="E11" t="s">
-        <v>1194</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B12" t="s">
-        <v>1822</v>
+        <v>1785</v>
       </c>
       <c r="C12" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D12" t="s">
-        <v>975</v>
+        <v>1124</v>
       </c>
       <c r="E12" t="s">
-        <v>1556</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B13" t="s">
-        <v>1823</v>
+        <v>1785</v>
       </c>
       <c r="C13" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D13" t="s">
-        <v>1197</v>
+        <v>1125</v>
       </c>
       <c r="E13" t="s">
-        <v>310</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B14" t="s">
-        <v>1824</v>
+        <v>1787</v>
       </c>
       <c r="C14" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D14" t="s">
-        <v>1199</v>
+        <v>1127</v>
       </c>
       <c r="E14" t="s">
-        <v>1199</v>
+        <v>378</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B15" t="s">
-        <v>1824</v>
+        <v>1788</v>
       </c>
       <c r="C15" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D15" t="s">
-        <v>1200</v>
+        <v>1129</v>
       </c>
       <c r="E15" t="s">
-        <v>314</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B16" t="s">
-        <v>1825</v>
+        <v>1788</v>
       </c>
       <c r="C16" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D16" t="s">
-        <v>942</v>
+        <v>382</v>
       </c>
       <c r="E16" t="s">
-        <v>985</v>
+        <v>383</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B17" t="s">
-        <v>1826</v>
+        <v>1789</v>
       </c>
       <c r="C17" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D17" t="s">
-        <v>318</v>
+        <v>1790</v>
       </c>
       <c r="E17" t="s">
-        <v>318</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B18" t="s">
-        <v>1826</v>
+        <v>1792</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D18" t="s">
-        <v>320</v>
+        <v>387</v>
       </c>
       <c r="E18" t="s">
-        <v>320</v>
+        <v>387</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B19" t="s">
-        <v>1827</v>
+        <v>1793</v>
       </c>
       <c r="C19" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D19" t="s">
-        <v>1828</v>
+        <v>1137</v>
       </c>
       <c r="E19" t="s">
-        <v>322</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B20" t="s">
-        <v>1829</v>
+        <v>1794</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D20" t="s">
-        <v>1564</v>
+        <v>751</v>
       </c>
       <c r="E20" t="s">
-        <v>992</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B21" t="s">
-        <v>1829</v>
+        <v>1794</v>
       </c>
       <c r="C21" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D21" t="s">
-        <v>995</v>
+        <v>1221</v>
       </c>
       <c r="E21" t="s">
-        <v>327</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B22" t="s">
-        <v>1830</v>
+        <v>1795</v>
       </c>
       <c r="C22" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D22" t="s">
-        <v>1740</v>
+        <v>1710</v>
       </c>
       <c r="E22" t="s">
-        <v>1629</v>
+        <v>855</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B23" t="s">
-        <v>1831</v>
+        <v>1796</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D23" t="s">
-        <v>999</v>
+        <v>397</v>
       </c>
       <c r="E23" t="s">
-        <v>1069</v>
+        <v>397</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B24" t="s">
-        <v>1831</v>
+        <v>1796</v>
       </c>
       <c r="C24" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D24" t="s">
-        <v>1742</v>
+        <v>399</v>
       </c>
       <c r="E24" t="s">
-        <v>1208</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B25" t="s">
-        <v>1832</v>
+        <v>1797</v>
       </c>
       <c r="C25" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D25" t="s">
-        <v>333</v>
+        <v>864</v>
       </c>
       <c r="E25" t="s">
-        <v>336</v>
+        <v>866</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B26" t="s">
-        <v>1833</v>
+        <v>1798</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D26" t="s">
-        <v>740</v>
+        <v>1453</v>
       </c>
       <c r="E26" t="s">
-        <v>339</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B27" t="s">
-        <v>1833</v>
+        <v>1798</v>
       </c>
       <c r="C27" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D27" t="s">
-        <v>743</v>
+        <v>1150</v>
       </c>
       <c r="E27" t="s">
-        <v>743</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B28" t="s">
-        <v>1834</v>
+        <v>1799</v>
       </c>
       <c r="C28" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D28" t="s">
-        <v>745</v>
+        <v>407</v>
       </c>
       <c r="E28" t="s">
-        <v>342</v>
+        <v>408</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B29" t="s">
-        <v>1835</v>
+        <v>1800</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D29" t="s">
-        <v>751</v>
+        <v>1554</v>
       </c>
       <c r="E29" t="s">
-        <v>751</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B30" t="s">
-        <v>1835</v>
+        <v>1800</v>
       </c>
       <c r="C30" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D30" t="s">
-        <v>1009</v>
+        <v>411</v>
       </c>
       <c r="E30" t="s">
-        <v>346</v>
+        <v>411</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B31" t="s">
-        <v>1836</v>
+        <v>1801</v>
       </c>
       <c r="C31" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D31" t="s">
-        <v>755</v>
+        <v>1802</v>
       </c>
       <c r="E31" t="s">
-        <v>760</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B32" t="s">
-        <v>1837</v>
+        <v>1804</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D32" t="s">
-        <v>765</v>
+        <v>884</v>
       </c>
       <c r="E32" t="s">
-        <v>765</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B33" t="s">
-        <v>1837</v>
+        <v>1804</v>
       </c>
       <c r="C33" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D33" t="s">
-        <v>351</v>
+        <v>1805</v>
       </c>
       <c r="E33" t="s">
-        <v>352</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B34" t="s">
-        <v>1837</v>
+        <v>1806</v>
       </c>
       <c r="C34" t="s">
-        <v>214</v>
+        <v>1166</v>
       </c>
       <c r="D34" t="s">
-        <v>767</v>
+        <v>886</v>
       </c>
       <c r="E34" t="s">
-        <v>767</v>
+        <v>887</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B35" t="s">
-        <v>1838</v>
+        <v>1807</v>
       </c>
       <c r="C35" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D35" t="s">
-        <v>1419</v>
+        <v>225</v>
       </c>
       <c r="E35" t="s">
-        <v>1749</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B36" t="s">
-        <v>1839</v>
+        <v>1807</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D36" t="s">
-        <v>357</v>
+        <v>422</v>
       </c>
       <c r="E36" t="s">
-        <v>357</v>
+        <v>228</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B37" t="s">
-        <v>1839</v>
+        <v>1808</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D37" t="s">
-        <v>771</v>
+        <v>232</v>
       </c>
       <c r="E37" t="s">
-        <v>1423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B38" t="s">
-        <v>1840</v>
+        <v>1809</v>
       </c>
       <c r="C38" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D38" t="s">
-        <v>1325</v>
+        <v>215</v>
       </c>
       <c r="E38" t="s">
-        <v>1019</v>
+        <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B39" t="s">
-        <v>1841</v>
+        <v>1809</v>
       </c>
       <c r="C39" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D39" t="s">
-        <v>774</v>
+        <v>428</v>
       </c>
       <c r="E39" t="s">
-        <v>1327</v>
+        <v>428</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B40" t="s">
-        <v>1841</v>
+        <v>1810</v>
       </c>
       <c r="C40" t="s">
-        <v>241</v>
+        <v>1166</v>
       </c>
       <c r="D40" t="s">
-        <v>776</v>
+        <v>1235</v>
       </c>
       <c r="E40" t="s">
-        <v>776</v>
+        <v>907</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B41" t="s">
-        <v>1841</v>
+        <v>1811</v>
       </c>
       <c r="C41" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D41" t="s">
-        <v>169</v>
+        <v>432</v>
       </c>
       <c r="E41" t="s">
-        <v>170</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B42" t="s">
-        <v>1841</v>
+        <v>1811</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
-        <v>172</v>
+        <v>911</v>
       </c>
       <c r="E42" t="s">
-        <v>173</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B43" t="s">
         <v>1812</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="E43" t="s">
-        <v>158</v>
+        <v>623</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B44" t="s">
-        <v>1843</v>
+        <v>1813</v>
       </c>
       <c r="C44" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D44" t="s">
-        <v>791</v>
+        <v>244</v>
       </c>
       <c r="E44" t="s">
-        <v>792</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B45" t="s">
-        <v>1843</v>
+        <v>1814</v>
       </c>
       <c r="C45" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D45" t="s">
-        <v>1088</v>
+        <v>220</v>
       </c>
       <c r="E45" t="s">
-        <v>1844</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B46" t="s">
-        <v>1845</v>
+        <v>1815</v>
       </c>
       <c r="C46" t="s">
-        <v>220</v>
+        <v>270</v>
       </c>
       <c r="D46" t="s">
-        <v>794</v>
+        <v>443</v>
       </c>
       <c r="E46" t="s">
-        <v>181</v>
+        <v>443</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B47" t="s">
-        <v>1846</v>
+        <v>1816</v>
       </c>
       <c r="C47" t="s">
-        <v>244</v>
+        <v>1166</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
+        <v>253</v>
       </c>
       <c r="E47" t="s">
-        <v>798</v>
+        <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B48" t="s">
-        <v>1846</v>
+        <v>1817</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="D48" t="s">
-        <v>379</v>
+        <v>1576</v>
       </c>
       <c r="E48" t="s">
-        <v>1092</v>
+        <v>928</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B49" t="s">
-        <v>1846</v>
+        <v>1818</v>
       </c>
       <c r="C49" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D49" t="s">
-        <v>380</v>
+        <v>930</v>
       </c>
       <c r="E49" t="s">
-        <v>381</v>
+        <v>931</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B50" t="s">
-        <v>1847</v>
+        <v>1819</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D50" t="s">
-        <v>187</v>
+        <v>260</v>
       </c>
       <c r="E50" t="s">
-        <v>383</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B51" t="s">
-        <v>1848</v>
+        <v>1819</v>
       </c>
       <c r="C51" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>935</v>
       </c>
       <c r="E51" t="s">
-        <v>190</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B52" t="s">
-        <v>1848</v>
+        <v>1820</v>
       </c>
       <c r="C52" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D52" t="s">
-        <v>807</v>
+        <v>262</v>
       </c>
       <c r="E52" t="s">
-        <v>808</v>
+        <v>263</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B53" t="s">
-        <v>1849</v>
+        <v>1821</v>
       </c>
       <c r="C53" t="s">
-        <v>220</v>
+        <v>270</v>
       </c>
       <c r="D53" t="s">
-        <v>1759</v>
+        <v>939</v>
       </c>
       <c r="E53" t="s">
-        <v>164</v>
+        <v>939</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B54" t="s">
-        <v>1850</v>
+        <v>1822</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D54" t="s">
-        <v>386</v>
+        <v>1823</v>
       </c>
       <c r="E54" t="s">
-        <v>387</v>
+        <v>271</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B55" t="s">
-        <v>1850</v>
+        <v>1824</v>
       </c>
       <c r="C55" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D55" t="s">
-        <v>195</v>
+        <v>940</v>
       </c>
       <c r="E55" t="s">
-        <v>196</v>
+        <v>941</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B56" t="s">
-        <v>1850</v>
+        <v>1825</v>
       </c>
       <c r="C56" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="D56" t="s">
-        <v>1439</v>
+        <v>278</v>
       </c>
       <c r="E56" t="s">
-        <v>1439</v>
+        <v>312</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B57" t="s">
-        <v>1850</v>
+        <v>1824</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>283</v>
       </c>
       <c r="D57" t="s">
-        <v>1440</v>
+        <v>318</v>
       </c>
       <c r="E57" t="s">
-        <v>1440</v>
+        <v>318</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B58" t="s">
-        <v>1850</v>
+        <v>1824</v>
       </c>
       <c r="C58" t="s">
-        <v>1851</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>391</v>
+        <v>1371</v>
       </c>
       <c r="E58" t="s">
-        <v>391</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B59" t="s">
-        <v>1850</v>
+        <v>1826</v>
       </c>
       <c r="C59" t="s">
-        <v>1852</v>
+        <v>1166</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
+        <v>320</v>
       </c>
       <c r="E59" t="s">
-        <v>210</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B60" t="s">
-        <v>1853</v>
+        <v>1827</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>270</v>
       </c>
       <c r="D60" t="s">
-        <v>221</v>
+        <v>682</v>
       </c>
       <c r="E60" t="s">
-        <v>831</v>
+        <v>682</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B61" t="s">
-        <v>1854</v>
+        <v>1827</v>
       </c>
       <c r="C61" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D61" t="s">
-        <v>578</v>
+        <v>42</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B62" t="s">
-        <v>1854</v>
+        <v>1827</v>
       </c>
       <c r="C62" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D62" t="s">
-        <v>1102</v>
+        <v>321</v>
       </c>
       <c r="E62" t="s">
-        <v>408</v>
+        <v>321</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B63" t="s">
-        <v>1854</v>
+        <v>1828</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D63" t="s">
-        <v>409</v>
+        <v>1829</v>
       </c>
       <c r="E63" t="s">
-        <v>245</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B64" t="s">
-        <v>1854</v>
+        <v>1830</v>
       </c>
       <c r="C64" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>1065</v>
       </c>
       <c r="E64" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B65" t="s">
-        <v>1855</v>
+        <v>1830</v>
       </c>
       <c r="C65" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E65" t="s">
-        <v>581</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B66" t="s">
-        <v>1856</v>
+        <v>1831</v>
       </c>
       <c r="C66" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D66" t="s">
-        <v>252</v>
+        <v>330</v>
       </c>
       <c r="E66" t="s">
-        <v>252</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B67" t="s">
-        <v>1856</v>
+        <v>1832</v>
       </c>
       <c r="C67" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>1590</v>
+        <v>1493</v>
       </c>
       <c r="E67" t="s">
-        <v>415</v>
+        <v>492</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B68" t="s">
-        <v>1856</v>
+        <v>1832</v>
       </c>
       <c r="C68" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="E68" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B69" t="s">
-        <v>1857</v>
+        <v>1833</v>
       </c>
       <c r="C69" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D69" t="s">
-        <v>28</v>
+        <v>802</v>
       </c>
       <c r="E69" t="s">
-        <v>1107</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B70" t="s">
-        <v>1858</v>
+        <v>1835</v>
       </c>
       <c r="C70" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D70" t="s">
-        <v>30</v>
+        <v>1836</v>
       </c>
       <c r="E70" t="s">
-        <v>31</v>
+        <v>820</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B71" t="s">
-        <v>1858</v>
+        <v>1835</v>
       </c>
       <c r="C71" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>256</v>
+        <v>1498</v>
       </c>
       <c r="E71" t="s">
-        <v>673</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B72" t="s">
-        <v>1858</v>
+        <v>1837</v>
       </c>
       <c r="C72" t="s">
-        <v>214</v>
+        <v>1166</v>
       </c>
       <c r="D72" t="s">
-        <v>420</v>
+        <v>339</v>
       </c>
       <c r="E72" t="s">
-        <v>420</v>
+        <v>498</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B73" t="s">
-        <v>1859</v>
+        <v>1838</v>
       </c>
       <c r="C73" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D73" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E73" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B74" t="s">
-        <v>1860</v>
+        <v>1838</v>
       </c>
       <c r="C74" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D74" t="s">
-        <v>1242</v>
+        <v>1260</v>
       </c>
       <c r="E74" t="s">
-        <v>38</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B75" t="s">
-        <v>1860</v>
+        <v>1839</v>
       </c>
       <c r="C75" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D75" t="s">
-        <v>38</v>
+        <v>828</v>
       </c>
       <c r="E75" t="s">
-        <v>588</v>
+        <v>68</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B76" t="s">
-        <v>1861</v>
+        <v>1840</v>
       </c>
       <c r="C76" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D76" t="s">
-        <v>425</v>
+        <v>1503</v>
       </c>
       <c r="E76" t="s">
-        <v>40</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B77" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="C77" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="D77" t="s">
-        <v>591</v>
+        <v>1841</v>
       </c>
       <c r="E77" t="s">
-        <v>591</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B78" t="s">
-        <v>1862</v>
+        <v>1842</v>
       </c>
       <c r="C78" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D78" t="s">
-        <v>1357</v>
+        <v>73</v>
       </c>
       <c r="E78" t="s">
-        <v>1357</v>
+        <v>508</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B79" t="s">
-        <v>1862</v>
+        <v>1843</v>
       </c>
       <c r="C79" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="D79" t="s">
-        <v>266</v>
+        <v>760</v>
       </c>
       <c r="E79" t="s">
-        <v>861</v>
+        <v>760</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B80" t="s">
-        <v>1862</v>
+        <v>1843</v>
       </c>
       <c r="C80" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D80" t="s">
-        <v>678</v>
+        <v>849</v>
       </c>
       <c r="E80" t="s">
-        <v>679</v>
+        <v>849</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B81" t="s">
-        <v>1862</v>
+        <v>1843</v>
       </c>
       <c r="C81" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
+        <v>763</v>
       </c>
       <c r="E81" t="s">
-        <v>268</v>
+        <v>763</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B82" t="s">
-        <v>1862</v>
+        <v>1844</v>
       </c>
       <c r="C82" t="s">
-        <v>1852</v>
+        <v>1166</v>
       </c>
       <c r="D82" t="s">
-        <v>55</v>
+        <v>1675</v>
       </c>
       <c r="E82" t="s">
-        <v>56</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B83" t="s">
-        <v>1862</v>
+        <v>1845</v>
       </c>
       <c r="C83" t="s">
-        <v>1863</v>
+        <v>270</v>
       </c>
       <c r="D83" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="E83" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B84" t="s">
-        <v>1864</v>
+        <v>1846</v>
       </c>
       <c r="C84" t="s">
-        <v>1865</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>1672</v>
+        <v>1509</v>
       </c>
       <c r="E84" t="s">
-        <v>1363</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B85" t="s">
-        <v>1866</v>
+        <v>1846</v>
       </c>
       <c r="C85" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D85" t="s">
-        <v>715</v>
+        <v>641</v>
       </c>
       <c r="E85" t="s">
-        <v>68</v>
+        <v>642</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B86" t="s">
-        <v>1866</v>
+        <v>1846</v>
       </c>
       <c r="C86" t="s">
-        <v>14</v>
+        <v>270</v>
       </c>
       <c r="D86" t="s">
-        <v>448</v>
+        <v>644</v>
       </c>
       <c r="E86" t="s">
-        <v>448</v>
+        <v>644</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B87" t="s">
-        <v>1866</v>
+        <v>1847</v>
       </c>
       <c r="C87" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D87" t="s">
-        <v>1371</v>
+        <v>646</v>
       </c>
       <c r="E87" t="s">
-        <v>1371</v>
+        <v>517</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B88" t="s">
-        <v>1866</v>
+        <v>1848</v>
       </c>
       <c r="C88" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D88" t="s">
-        <v>1679</v>
+        <v>89</v>
       </c>
       <c r="E88" t="s">
-        <v>720</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B89" t="s">
-        <v>1866</v>
+        <v>1848</v>
       </c>
       <c r="C89" t="s">
-        <v>1867</v>
+        <v>283</v>
       </c>
       <c r="D89" t="s">
-        <v>75</v>
+        <v>765</v>
       </c>
       <c r="E89" t="s">
-        <v>76</v>
+        <v>765</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B90" t="s">
-        <v>1866</v>
+        <v>1849</v>
       </c>
       <c r="C90" t="s">
-        <v>1852</v>
+        <v>1166</v>
       </c>
       <c r="D90" t="s">
-        <v>80</v>
+        <v>690</v>
       </c>
       <c r="E90" t="s">
-        <v>1377</v>
+        <v>648</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B91" t="s">
-        <v>1866</v>
+        <v>1850</v>
       </c>
       <c r="C91" t="s">
-        <v>1863</v>
+        <v>227</v>
       </c>
       <c r="D91" t="s">
-        <v>1377</v>
+        <v>523</v>
       </c>
       <c r="E91" t="s">
-        <v>1377</v>
+        <v>523</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B92" t="s">
-        <v>1868</v>
+        <v>1850</v>
       </c>
       <c r="C92" t="s">
-        <v>1865</v>
+        <v>283</v>
       </c>
       <c r="D92" t="s">
-        <v>548</v>
+        <v>93</v>
       </c>
       <c r="E92" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B93" t="s">
-        <v>1869</v>
+        <v>1851</v>
       </c>
       <c r="C93" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D93" t="s">
-        <v>95</v>
+        <v>654</v>
       </c>
       <c r="E93" t="s">
-        <v>560</v>
+        <v>655</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B94" t="s">
-        <v>1869</v>
+        <v>1852</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D94" t="s">
-        <v>1870</v>
+        <v>696</v>
       </c>
       <c r="E94" t="s">
-        <v>1870</v>
+        <v>696</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B95" t="s">
-        <v>1869</v>
+        <v>1852</v>
       </c>
       <c r="C95" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D95" t="s">
-        <v>472</v>
+        <v>766</v>
       </c>
       <c r="E95" t="s">
-        <v>472</v>
+        <v>699</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B96" t="s">
-        <v>1871</v>
+        <v>1853</v>
       </c>
       <c r="C96" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D96" t="s">
-        <v>656</v>
+        <v>101</v>
       </c>
       <c r="E96" t="s">
-        <v>474</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B97" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
       <c r="C97" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D97" t="s">
-        <v>1692</v>
+        <v>534</v>
       </c>
       <c r="E97" t="s">
-        <v>102</v>
+        <v>534</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B98" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
       <c r="C98" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D98" t="s">
-        <v>564</v>
+        <v>106</v>
       </c>
       <c r="E98" t="s">
-        <v>564</v>
+        <v>106</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B99" t="s">
-        <v>1873</v>
+        <v>1856</v>
       </c>
       <c r="C99" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D99" t="s">
-        <v>610</v>
+        <v>538</v>
       </c>
       <c r="E99" t="s">
-        <v>106</v>
+        <v>539</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B100" t="s">
-        <v>1874</v>
+        <v>1857</v>
       </c>
       <c r="C100" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D100" t="s">
-        <v>108</v>
+        <v>542</v>
       </c>
       <c r="E100" t="s">
-        <v>108</v>
+        <v>542</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B101" t="s">
-        <v>1874</v>
+        <v>1857</v>
       </c>
       <c r="C101" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>612</v>
+        <v>113</v>
       </c>
       <c r="E101" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B102" t="s">
-        <v>1875</v>
+        <v>1858</v>
       </c>
       <c r="C102" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D102" t="s">
-        <v>486</v>
+        <v>714</v>
       </c>
       <c r="E102" t="s">
-        <v>615</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B103" t="s">
-        <v>1876</v>
+        <v>1859</v>
       </c>
       <c r="C103" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s">
-        <v>621</v>
+        <v>119</v>
       </c>
       <c r="E103" t="s">
-        <v>621</v>
+        <v>548</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B104" t="s">
-        <v>1876</v>
+        <v>1859</v>
       </c>
       <c r="C104" t="s">
-        <v>168</v>
+        <v>283</v>
       </c>
       <c r="D104" t="s">
-        <v>623</v>
+        <v>720</v>
       </c>
       <c r="E104" t="s">
-        <v>623</v>
+        <v>720</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B105" t="s">
-        <v>1876</v>
+        <v>1860</v>
       </c>
       <c r="C105" t="s">
-        <v>214</v>
+        <v>1166</v>
       </c>
       <c r="D105" t="s">
-        <v>117</v>
+        <v>1174</v>
       </c>
       <c r="E105" t="s">
-        <v>118</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B106" t="s">
-        <v>1877</v>
+        <v>1861</v>
       </c>
       <c r="C106" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D106" t="s">
-        <v>492</v>
+        <v>552</v>
       </c>
       <c r="E106" t="s">
-        <v>1275</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B107" t="s">
-        <v>1878</v>
+        <v>1861</v>
       </c>
       <c r="C107" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D107" t="s">
-        <v>1038</v>
+        <v>1526</v>
       </c>
       <c r="E107" t="s">
-        <v>1038</v>
+        <v>977</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B108" t="s">
-        <v>1878</v>
+        <v>1863</v>
       </c>
       <c r="C108" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D108" t="s">
-        <v>496</v>
+        <v>124</v>
       </c>
       <c r="E108" t="s">
-        <v>1700</v>
+        <v>125</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B109" t="s">
-        <v>1878</v>
+        <v>1864</v>
       </c>
       <c r="C109" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D109" t="s">
-        <v>864</v>
+        <v>556</v>
       </c>
       <c r="E109" t="s">
-        <v>865</v>
+        <v>556</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B110" t="s">
-        <v>1878</v>
+        <v>1864</v>
       </c>
       <c r="C110" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D110" t="s">
-        <v>124</v>
+        <v>557</v>
       </c>
       <c r="E110" t="s">
-        <v>125</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B111" t="s">
-        <v>1879</v>
+        <v>1865</v>
       </c>
       <c r="C111" t="s">
-        <v>163</v>
+        <v>1166</v>
       </c>
       <c r="D111" t="s">
-        <v>507</v>
+        <v>1634</v>
       </c>
       <c r="E111" t="s">
-        <v>936</v>
+        <v>666</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B112" t="s">
-        <v>1880</v>
+        <v>1866</v>
       </c>
       <c r="C112" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D112" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="E112" t="s">
-        <v>519</v>
+        <v>133</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B113" t="s">
-        <v>1880</v>
+        <v>1866</v>
       </c>
       <c r="C113" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="D113" t="s">
-        <v>1408</v>
+        <v>134</v>
       </c>
       <c r="E113" t="s">
-        <v>898</v>
+        <v>135</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B114" t="s">
-        <v>1880</v>
+        <v>1867</v>
       </c>
       <c r="C114" t="s">
-        <v>168</v>
+        <v>1166</v>
       </c>
       <c r="D114" t="s">
-        <v>898</v>
+        <v>1072</v>
       </c>
       <c r="E114" t="s">
-        <v>1293</v>
+        <v>986</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B115" t="s">
-        <v>1880</v>
+        <v>1868</v>
       </c>
       <c r="C115" t="s">
-        <v>227</v>
+        <v>1408</v>
       </c>
       <c r="D115" t="s">
-        <v>901</v>
+        <v>986</v>
       </c>
       <c r="E115" t="s">
-        <v>1136</v>
+        <v>729</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B116" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C116" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C117" t="s">
+        <v>283</v>
+      </c>
+      <c r="D117" t="s">
+        <v>140</v>
+      </c>
+      <c r="E117" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C118" t="s">
+        <v>270</v>
+      </c>
+      <c r="D118" t="s">
+        <v>143</v>
+      </c>
+      <c r="E118" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D119" t="s">
+        <v>995</v>
+      </c>
+      <c r="E119" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C120" t="s">
+        <v>14</v>
+      </c>
+      <c r="D120" t="s">
+        <v>146</v>
+      </c>
+      <c r="E120" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C122" t="s">
+        <v>224</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E122" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D123" t="s">
+        <v>154</v>
+      </c>
+      <c r="E123" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C124" t="s">
+        <v>224</v>
+      </c>
+      <c r="D124" t="s">
+        <v>156</v>
+      </c>
+      <c r="E124" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C125" t="s">
+        <v>14</v>
+      </c>
+      <c r="D125" t="s">
+        <v>159</v>
+      </c>
+      <c r="E125" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D126" t="s">
+        <v>738</v>
+      </c>
+      <c r="E126" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C127" t="s">
+        <v>227</v>
+      </c>
+      <c r="D127" t="s">
+        <v>162</v>
+      </c>
+      <c r="E127" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C128" t="s">
+        <v>283</v>
+      </c>
+      <c r="D128" t="s">
+        <v>580</v>
+      </c>
+      <c r="E128" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D129" t="s">
+        <v>747</v>
+      </c>
+      <c r="E129" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C130" t="s">
+        <v>14</v>
+      </c>
+      <c r="D130" t="s">
+        <v>584</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C131" t="s">
+        <v>270</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E131" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D132" t="s">
+        <v>586</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B133" t="s">
         <v>1881</v>
       </c>
-      <c r="C116" t="s">
-[...6 lines deleted...]
-        <v>906</v>
+      <c r="C133" t="s">
+        <v>14</v>
+      </c>
+      <c r="D133" t="s">
+        <v>173</v>
+      </c>
+      <c r="E133" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C134" t="s">
+        <v>224</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E134" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D135" t="s">
+        <v>589</v>
+      </c>
+      <c r="E135" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C136" t="s">
+        <v>14</v>
+      </c>
+      <c r="D136" t="s">
+        <v>591</v>
+      </c>
+      <c r="E136" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C137" t="s">
+        <v>224</v>
+      </c>
+      <c r="D137" t="s">
+        <v>181</v>
+      </c>
+      <c r="E137" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1547</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E143"/>
+  <dimension ref="A1:E174"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B2" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="C2" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="E2" t="s">
-        <v>965</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B3" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="D3" t="s">
-        <v>1727</v>
+        <v>1888</v>
       </c>
       <c r="E3" t="s">
-        <v>293</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B4" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="C4" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D4" t="s">
-        <v>294</v>
+        <v>1686</v>
       </c>
       <c r="E4" t="s">
-        <v>295</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B5" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="C5" t="s">
-        <v>1030</v>
+        <v>276</v>
       </c>
       <c r="D5" t="s">
-        <v>970</v>
+        <v>1093</v>
       </c>
       <c r="E5" t="s">
-        <v>1062</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B6" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="C6" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D6" t="s">
-        <v>1553</v>
+        <v>1096</v>
       </c>
       <c r="E6" t="s">
-        <v>299</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B7" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="C7" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D7" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="E7" t="s">
-        <v>1730</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B8" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="C8" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D8" t="s">
-        <v>1617</v>
+        <v>1104</v>
       </c>
       <c r="E8" t="s">
-        <v>1617</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B9" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="C9" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D9" t="s">
-        <v>1617</v>
+        <v>1693</v>
       </c>
       <c r="E9" t="s">
-        <v>303</v>
+        <v>355</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B10" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C10" t="s">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="D10" t="s">
-        <v>306</v>
+        <v>1777</v>
       </c>
       <c r="E10" t="s">
-        <v>306</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B11" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C11" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D11" t="s">
-        <v>307</v>
+        <v>1896</v>
       </c>
       <c r="E11" t="s">
-        <v>1557</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B12" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="C12" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D12" t="s">
-        <v>978</v>
+        <v>1323</v>
       </c>
       <c r="E12" t="s">
-        <v>1197</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B13" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="C13" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D13" t="s">
-        <v>1197</v>
+        <v>1439</v>
       </c>
       <c r="E13" t="s">
-        <v>1197</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B14" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="C14" t="s">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="D14" t="s">
-        <v>1893</v>
+        <v>1439</v>
       </c>
       <c r="E14" t="s">
-        <v>1893</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B15" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="C15" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D15" t="s">
-        <v>314</v>
+        <v>1113</v>
       </c>
       <c r="E15" t="s">
-        <v>315</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B16" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="C16" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D16" t="s">
-        <v>985</v>
+        <v>368</v>
       </c>
       <c r="E16" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B17" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="C17" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D17" t="s">
-        <v>1624</v>
+        <v>370</v>
       </c>
       <c r="E17" t="s">
-        <v>1828</v>
+        <v>370</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B18" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="C18" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D18" t="s">
-        <v>1897</v>
+        <v>1120</v>
       </c>
       <c r="E18" t="s">
-        <v>322</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B19" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="C19" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D19" t="s">
-        <v>1563</v>
+        <v>1784</v>
       </c>
       <c r="E19" t="s">
-        <v>992</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B20" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="C20" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D20" t="s">
-        <v>326</v>
+        <v>1124</v>
       </c>
       <c r="E20" t="s">
-        <v>326</v>
+        <v>376</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B21" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="C21" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D21" t="s">
-        <v>327</v>
+        <v>1127</v>
       </c>
       <c r="E21" t="s">
-        <v>1628</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B22" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="C22" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D22" t="s">
-        <v>997</v>
+        <v>1445</v>
       </c>
       <c r="E22" t="s">
-        <v>998</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B23" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D23" t="s">
-        <v>1001</v>
+        <v>384</v>
       </c>
       <c r="E23" t="s">
-        <v>333</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B24" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="C24" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D24" t="s">
-        <v>1071</v>
+        <v>1134</v>
       </c>
       <c r="E24" t="s">
-        <v>1071</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B25" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="C25" t="s">
-        <v>1030</v>
+        <v>306</v>
       </c>
       <c r="D25" t="s">
-        <v>1003</v>
+        <v>387</v>
       </c>
       <c r="E25" t="s">
-        <v>643</v>
+        <v>387</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B26" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="D26" t="s">
-        <v>742</v>
+        <v>1908</v>
       </c>
       <c r="E26" t="s">
-        <v>742</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B27" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="C27" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D27" t="s">
-        <v>1005</v>
+        <v>1216</v>
       </c>
       <c r="E27" t="s">
-        <v>1571</v>
+        <v>389</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B28" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="C28" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D28" t="s">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="E28" t="s">
-        <v>343</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B29" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="C29" t="s">
-        <v>1030</v>
+        <v>306</v>
       </c>
       <c r="D29" t="s">
-        <v>343</v>
+        <v>855</v>
       </c>
       <c r="E29" t="s">
-        <v>748</v>
+        <v>855</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B30" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="C30" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D30" t="s">
-        <v>1009</v>
+        <v>1141</v>
       </c>
       <c r="E30" t="s">
-        <v>1009</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B31" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="C31" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
       <c r="D31" t="s">
-        <v>1319</v>
+        <v>399</v>
       </c>
       <c r="E31" t="s">
-        <v>1319</v>
+        <v>861</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B32" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="C32" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D32" t="s">
-        <v>758</v>
+        <v>1143</v>
       </c>
       <c r="E32" t="s">
-        <v>1321</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B33" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="C33" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="D33" t="s">
-        <v>349</v>
+        <v>864</v>
       </c>
       <c r="E33" t="s">
-        <v>350</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B34" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="C34" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D34" t="s">
-        <v>352</v>
+        <v>1145</v>
       </c>
       <c r="E34" t="s">
-        <v>1214</v>
+        <v>402</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B35" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="C35" t="s">
-        <v>1030</v>
+        <v>306</v>
       </c>
       <c r="D35" t="s">
-        <v>354</v>
+        <v>870</v>
       </c>
       <c r="E35" t="s">
-        <v>692</v>
+        <v>870</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B36" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="C36" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D36" t="s">
-        <v>696</v>
+        <v>873</v>
       </c>
       <c r="E36" t="s">
-        <v>697</v>
+        <v>874</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B37" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="C37" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D37" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
       <c r="E37" t="s">
-        <v>701</v>
+        <v>881</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B38" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="C38" t="s">
-        <v>227</v>
+        <v>300</v>
       </c>
       <c r="D38" t="s">
-        <v>1643</v>
+        <v>805</v>
       </c>
       <c r="E38" t="s">
-        <v>1325</v>
+        <v>411</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B39" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="D39" t="s">
-        <v>1019</v>
+        <v>411</v>
       </c>
       <c r="E39" t="s">
-        <v>1019</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B40" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="C40" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D40" t="s">
-        <v>774</v>
+        <v>810</v>
       </c>
       <c r="E40" t="s">
-        <v>776</v>
+        <v>810</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B41" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="C41" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="D41" t="s">
-        <v>366</v>
+        <v>415</v>
       </c>
       <c r="E41" t="s">
-        <v>172</v>
+        <v>416</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B42" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="C42" t="s">
-        <v>171</v>
+        <v>1201</v>
       </c>
       <c r="D42" t="s">
-        <v>1023</v>
+        <v>416</v>
       </c>
       <c r="E42" t="s">
-        <v>783</v>
+        <v>884</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B43" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="C43" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>1229</v>
       </c>
       <c r="E43" t="s">
-        <v>787</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B44" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="C44" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D44" t="s">
-        <v>373</v>
+        <v>886</v>
       </c>
       <c r="E44" t="s">
-        <v>791</v>
+        <v>887</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B45" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D45" t="s">
-        <v>1088</v>
+        <v>226</v>
       </c>
       <c r="E45" t="s">
-        <v>1844</v>
+        <v>226</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B46" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="C46" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>226</v>
       </c>
       <c r="E46" t="s">
-        <v>796</v>
+        <v>422</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B47" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C47" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D47" t="s">
-        <v>798</v>
+        <v>424</v>
       </c>
       <c r="E47" t="s">
-        <v>798</v>
+        <v>424</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B48" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C48" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D48" t="s">
-        <v>800</v>
+        <v>232</v>
       </c>
       <c r="E48" t="s">
-        <v>378</v>
+        <v>232</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B49" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C49" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D49" t="s">
-        <v>804</v>
+        <v>233</v>
       </c>
       <c r="E49" t="s">
-        <v>1435</v>
+        <v>899</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B50" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D50" t="s">
-        <v>1920</v>
+        <v>904</v>
       </c>
       <c r="E50" t="s">
-        <v>192</v>
+        <v>905</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B51" t="s">
         <v>1921</v>
       </c>
       <c r="C51" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D51" t="s">
-        <v>385</v>
+        <v>431</v>
       </c>
       <c r="E51" t="s">
-        <v>386</v>
+        <v>236</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B52" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="C52" t="s">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="D52" t="s">
-        <v>1439</v>
+        <v>909</v>
       </c>
       <c r="E52" t="s">
-        <v>1439</v>
+        <v>909</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B53" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="C53" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D53" t="s">
-        <v>1440</v>
+        <v>1236</v>
       </c>
       <c r="E53" t="s">
-        <v>1440</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B54" t="s">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="C54" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
+        <v>436</v>
       </c>
       <c r="E54" t="s">
-        <v>392</v>
+        <v>437</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B55" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="C55" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>915</v>
       </c>
       <c r="E55" t="s">
-        <v>1340</v>
+        <v>439</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B56" t="s">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="C56" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D56" t="s">
-        <v>1232</v>
+        <v>1352</v>
       </c>
       <c r="E56" t="s">
-        <v>1232</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B57" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="C57" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>1342</v>
+        <v>917</v>
       </c>
       <c r="E57" t="s">
-        <v>397</v>
+        <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B58" t="s">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="C58" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D58" t="s">
-        <v>827</v>
+        <v>1925</v>
       </c>
       <c r="E58" t="s">
-        <v>828</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B59" t="s">
         <v>1926</v>
       </c>
       <c r="C59" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
-        <v>920</v>
+        <v>251</v>
       </c>
       <c r="E59" t="s">
-        <v>829</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B60" t="s">
         <v>1926</v>
       </c>
       <c r="C60" t="s">
-        <v>214</v>
+        <v>297</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>1469</v>
       </c>
       <c r="E60" t="s">
-        <v>831</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B61" t="s">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="C61" t="s">
-        <v>220</v>
+        <v>300</v>
       </c>
       <c r="D61" t="s">
-        <v>1448</v>
+        <v>1575</v>
       </c>
       <c r="E61" t="s">
-        <v>1448</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B62" t="s">
         <v>1927</v>
       </c>
       <c r="C62" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D62" t="s">
-        <v>645</v>
+        <v>256</v>
       </c>
       <c r="E62" t="s">
-        <v>646</v>
+        <v>930</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B63" t="s">
         <v>1928</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D63" t="s">
-        <v>1589</v>
+        <v>448</v>
       </c>
       <c r="E63" t="s">
-        <v>1589</v>
+        <v>448</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B64" t="s">
         <v>1928</v>
       </c>
       <c r="C64" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D64" t="s">
-        <v>839</v>
+        <v>934</v>
       </c>
       <c r="E64" t="s">
-        <v>839</v>
+        <v>934</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B65" t="s">
         <v>1928</v>
       </c>
       <c r="C65" t="s">
-        <v>214</v>
+        <v>297</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="E65" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B66" t="s">
         <v>1929</v>
       </c>
       <c r="C66" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D66" t="s">
-        <v>404</v>
+        <v>451</v>
       </c>
       <c r="E66" t="s">
-        <v>1096</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B67" t="s">
         <v>1930</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
       <c r="D67" t="s">
-        <v>406</v>
+        <v>940</v>
       </c>
       <c r="E67" t="s">
-        <v>406</v>
+        <v>940</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B68" t="s">
         <v>1930</v>
       </c>
       <c r="C68" t="s">
-        <v>168</v>
+        <v>297</v>
       </c>
       <c r="D68" t="s">
-        <v>848</v>
+        <v>1058</v>
       </c>
       <c r="E68" t="s">
-        <v>848</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B69" t="s">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="C69" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D69" t="s">
-        <v>578</v>
+        <v>944</v>
       </c>
       <c r="E69" t="s">
-        <v>1102</v>
+        <v>945</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B70" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="C70" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D70" t="s">
-        <v>17</v>
+        <v>755</v>
       </c>
       <c r="E70" t="s">
-        <v>18</v>
+        <v>947</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B71" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="C71" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D71" t="s">
-        <v>19</v>
+        <v>947</v>
       </c>
       <c r="E71" t="s">
-        <v>20</v>
+        <v>282</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B72" t="s">
         <v>1932</v>
       </c>
       <c r="C72" t="s">
-        <v>214</v>
+        <v>300</v>
       </c>
       <c r="D72" t="s">
-        <v>857</v>
+        <v>951</v>
       </c>
       <c r="E72" t="s">
-        <v>857</v>
+        <v>951</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B73" t="s">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="C73" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D73" t="s">
-        <v>581</v>
+        <v>285</v>
       </c>
       <c r="E73" t="s">
-        <v>582</v>
+        <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B74" t="s">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="C74" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
       <c r="D74" t="s">
-        <v>414</v>
+        <v>459</v>
       </c>
       <c r="E74" t="s">
-        <v>251</v>
+        <v>956</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B75" t="s">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="C75" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D75" t="s">
-        <v>415</v>
+        <v>290</v>
       </c>
       <c r="E75" t="s">
-        <v>1351</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B76" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="C76" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D76" t="s">
-        <v>27</v>
+        <v>292</v>
       </c>
       <c r="E76" t="s">
-        <v>28</v>
+        <v>960</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B77" t="s">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="C77" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D77" t="s">
-        <v>418</v>
+        <v>1246</v>
       </c>
       <c r="E77" t="s">
-        <v>418</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B78" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C78" t="s">
         <v>1936</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>31</v>
+        <v>1935</v>
       </c>
       <c r="E78" t="s">
-        <v>255</v>
+        <v>671</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B79" t="s">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="C79" t="s">
-        <v>1030</v>
+        <v>283</v>
       </c>
       <c r="D79" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="E79" t="s">
-        <v>420</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B80" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="C80" t="s">
-        <v>171</v>
+        <v>270</v>
       </c>
       <c r="D80" t="s">
-        <v>36</v>
+        <v>465</v>
       </c>
       <c r="E80" t="s">
-        <v>36</v>
+        <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B81" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="C81" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="D81" t="s">
-        <v>261</v>
+        <v>466</v>
       </c>
       <c r="E81" t="s">
-        <v>262</v>
+        <v>466</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B82" t="s">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="C82" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D82" t="s">
-        <v>38</v>
+        <v>466</v>
       </c>
       <c r="E82" t="s">
-        <v>588</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B83" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="C83" t="s">
-        <v>171</v>
+        <v>283</v>
       </c>
       <c r="D83" t="s">
-        <v>40</v>
+        <v>303</v>
       </c>
       <c r="E83" t="s">
-        <v>40</v>
+        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B84" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="C84" t="s">
         <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>42</v>
+        <v>971</v>
       </c>
       <c r="E84" t="s">
-        <v>42</v>
+        <v>971</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B85" t="s">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="C85" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D85" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="E85" t="s">
-        <v>678</v>
+        <v>305</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B86" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="C86" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D86" t="s">
-        <v>429</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
-        <v>429</v>
+        <v>678</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B87" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="C87" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D87" t="s">
-        <v>431</v>
+        <v>678</v>
       </c>
       <c r="E87" t="s">
-        <v>431</v>
+        <v>679</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B88" t="s">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="C88" t="s">
-        <v>1030</v>
+        <v>227</v>
       </c>
       <c r="D88" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B89" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C89" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D89" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B90" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C90" t="s">
-        <v>171</v>
+        <v>270</v>
       </c>
       <c r="D90" t="s">
-        <v>435</v>
+        <v>1253</v>
       </c>
       <c r="E90" t="s">
-        <v>435</v>
+        <v>781</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B91" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="C91" t="s">
-        <v>1030</v>
+        <v>276</v>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>473</v>
       </c>
       <c r="E91" t="s">
-        <v>1672</v>
+        <v>473</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B92" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="C92" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D92" t="s">
-        <v>279</v>
+        <v>473</v>
       </c>
       <c r="E92" t="s">
-        <v>279</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B93" t="s">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="C93" t="s">
-        <v>227</v>
+        <v>1408</v>
       </c>
       <c r="D93" t="s">
-        <v>1674</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
-        <v>707</v>
+        <v>681</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B94" t="s">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="C94" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D94" t="s">
-        <v>281</v>
+        <v>681</v>
       </c>
       <c r="E94" t="s">
-        <v>282</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B95" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="C95" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D95" t="s">
-        <v>63</v>
+        <v>684</v>
       </c>
       <c r="E95" t="s">
-        <v>63</v>
+        <v>684</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B96" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="C96" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D96" t="s">
-        <v>65</v>
+        <v>321</v>
       </c>
       <c r="E96" t="s">
-        <v>65</v>
+        <v>322</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B97" t="s">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="C97" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D97" t="s">
-        <v>1369</v>
+        <v>324</v>
       </c>
       <c r="E97" t="s">
-        <v>1251</v>
+        <v>324</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B98" t="s">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="C98" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D98" t="s">
-        <v>717</v>
+        <v>486</v>
       </c>
       <c r="E98" t="s">
-        <v>446</v>
+        <v>487</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B99" t="s">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="C99" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D99" t="s">
-        <v>448</v>
+        <v>487</v>
       </c>
       <c r="E99" t="s">
-        <v>449</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B100" t="s">
-        <v>1951</v>
+        <v>1946</v>
       </c>
       <c r="C100" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D100" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="E100" t="s">
-        <v>451</v>
+        <v>52</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B101" t="s">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="C101" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="D101" t="s">
-        <v>650</v>
+        <v>491</v>
       </c>
       <c r="E101" t="s">
-        <v>651</v>
+        <v>491</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B102" t="s">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="C102" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="D102" t="s">
-        <v>736</v>
+        <v>58</v>
       </c>
       <c r="E102" t="s">
-        <v>736</v>
+        <v>58</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B103" t="s">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="C103" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D103" t="s">
-        <v>454</v>
+        <v>332</v>
       </c>
       <c r="E103" t="s">
-        <v>455</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B104" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="C104" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D104" t="s">
-        <v>1955</v>
+        <v>1498</v>
       </c>
       <c r="E104" t="s">
-        <v>78</v>
+        <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B105" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="C105" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D105" t="s">
-        <v>80</v>
+        <v>497</v>
       </c>
       <c r="E105" t="s">
-        <v>80</v>
+        <v>338</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B106" t="s">
-        <v>1956</v>
+        <v>1948</v>
       </c>
       <c r="C106" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D106" t="s">
-        <v>547</v>
+        <v>63</v>
       </c>
       <c r="E106" t="s">
-        <v>548</v>
+        <v>63</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B107" t="s">
-        <v>1957</v>
+        <v>1949</v>
       </c>
       <c r="C107" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D107" t="s">
-        <v>461</v>
+        <v>65</v>
       </c>
       <c r="E107" t="s">
-        <v>461</v>
+        <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B108" t="s">
-        <v>1957</v>
+        <v>1949</v>
       </c>
       <c r="C108" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D108" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E108" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B109" t="s">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="C109" t="s">
-        <v>1030</v>
+        <v>306</v>
       </c>
       <c r="D109" t="s">
-        <v>1381</v>
+        <v>69</v>
       </c>
       <c r="E109" t="s">
-        <v>1262</v>
+        <v>69</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B110" t="s">
-        <v>1959</v>
+        <v>1950</v>
       </c>
       <c r="C110" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="D110" t="s">
-        <v>1264</v>
+        <v>504</v>
       </c>
       <c r="E110" t="s">
-        <v>1264</v>
+        <v>504</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B111" t="s">
-        <v>1959</v>
+        <v>1950</v>
       </c>
       <c r="C111" t="s">
-        <v>227</v>
+        <v>300</v>
       </c>
       <c r="D111" t="s">
-        <v>467</v>
+        <v>1503</v>
       </c>
       <c r="E111" t="s">
-        <v>1383</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B112" t="s">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="C112" t="s">
-        <v>1030</v>
+        <v>224</v>
       </c>
       <c r="D112" t="s">
-        <v>95</v>
+        <v>833</v>
       </c>
       <c r="E112" t="s">
-        <v>96</v>
+        <v>833</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B113" t="s">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="C113" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="D113" t="s">
-        <v>1483</v>
+        <v>508</v>
       </c>
       <c r="E113" t="s">
-        <v>1483</v>
+        <v>836</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B114" t="s">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="C114" t="s">
-        <v>227</v>
+        <v>1166</v>
       </c>
       <c r="D114" t="s">
-        <v>604</v>
+        <v>836</v>
       </c>
       <c r="E114" t="s">
-        <v>604</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B115" t="s">
-        <v>1962</v>
+        <v>1953</v>
       </c>
       <c r="C115" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D115" t="s">
-        <v>1269</v>
+        <v>1675</v>
       </c>
       <c r="E115" t="s">
-        <v>101</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B116" t="s">
-        <v>1963</v>
+        <v>1953</v>
       </c>
       <c r="C116" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D116" t="s">
-        <v>608</v>
+        <v>840</v>
       </c>
       <c r="E116" t="s">
-        <v>608</v>
+        <v>840</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B117" t="s">
-        <v>1963</v>
+        <v>1953</v>
       </c>
       <c r="C117" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="D117" t="s">
-        <v>566</v>
+        <v>513</v>
       </c>
       <c r="E117" t="s">
-        <v>610</v>
+        <v>80</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B118" t="s">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="C118" t="s">
-        <v>1030</v>
+        <v>276</v>
       </c>
       <c r="D118" t="s">
-        <v>1271</v>
+        <v>1509</v>
       </c>
       <c r="E118" t="s">
-        <v>482</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B119" t="s">
-        <v>1965</v>
+        <v>1954</v>
       </c>
       <c r="C119" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D119" t="s">
-        <v>486</v>
+        <v>844</v>
       </c>
       <c r="E119" t="s">
-        <v>486</v>
+        <v>641</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B120" t="s">
-        <v>1965</v>
+        <v>1955</v>
       </c>
       <c r="C120" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D120" t="s">
-        <v>618</v>
+        <v>86</v>
       </c>
       <c r="E120" t="s">
-        <v>1031</v>
+        <v>87</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B121" t="s">
-        <v>1966</v>
+        <v>1955</v>
       </c>
       <c r="C121" t="s">
-        <v>1030</v>
+        <v>270</v>
       </c>
       <c r="D121" t="s">
-        <v>489</v>
+        <v>765</v>
       </c>
       <c r="E121" t="s">
-        <v>1033</v>
+        <v>688</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B122" t="s">
-        <v>1967</v>
+        <v>1956</v>
       </c>
       <c r="C122" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
-        <v>116</v>
+        <v>1392</v>
       </c>
       <c r="E122" t="s">
-        <v>118</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B123" t="s">
-        <v>1968</v>
+        <v>1956</v>
       </c>
       <c r="C123" t="s">
-        <v>1030</v>
+        <v>1166</v>
       </c>
       <c r="D123" t="s">
-        <v>1492</v>
+        <v>1392</v>
       </c>
       <c r="E123" t="s">
-        <v>1037</v>
+        <v>690</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B124" t="s">
-        <v>1969</v>
+        <v>1957</v>
       </c>
       <c r="C124" t="s">
-        <v>171</v>
+        <v>270</v>
       </c>
       <c r="D124" t="s">
-        <v>495</v>
+        <v>693</v>
       </c>
       <c r="E124" t="s">
-        <v>122</v>
+        <v>693</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B125" t="s">
-        <v>1969</v>
+        <v>1958</v>
       </c>
       <c r="C125" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D125" t="s">
-        <v>1700</v>
+        <v>525</v>
       </c>
       <c r="E125" t="s">
-        <v>1494</v>
+        <v>525</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B126" t="s">
-        <v>1970</v>
+        <v>1958</v>
       </c>
       <c r="C126" t="s">
-        <v>1030</v>
+        <v>300</v>
       </c>
       <c r="D126" t="s">
-        <v>1042</v>
+        <v>96</v>
       </c>
       <c r="E126" t="s">
-        <v>498</v>
+        <v>654</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B127" t="s">
-        <v>1971</v>
+        <v>1958</v>
       </c>
       <c r="C127" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="D127" t="s">
-        <v>126</v>
+        <v>527</v>
       </c>
       <c r="E127" t="s">
-        <v>127</v>
+        <v>528</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B128" t="s">
-        <v>1972</v>
+        <v>1959</v>
       </c>
       <c r="C128" t="s">
-        <v>168</v>
+        <v>276</v>
       </c>
       <c r="D128" t="s">
-        <v>1600</v>
+        <v>98</v>
       </c>
       <c r="E128" t="s">
-        <v>934</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B129" t="s">
-        <v>1973</v>
+        <v>1959</v>
       </c>
       <c r="C129" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D129" t="s">
-        <v>505</v>
+        <v>1681</v>
       </c>
       <c r="E129" t="s">
-        <v>505</v>
+        <v>696</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B130" t="s">
-        <v>1973</v>
+        <v>1959</v>
       </c>
       <c r="C130" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D130" t="s">
-        <v>507</v>
+        <v>696</v>
       </c>
       <c r="E130" t="s">
-        <v>936</v>
+        <v>697</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B131" t="s">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="C131" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D131" t="s">
-        <v>878</v>
+        <v>102</v>
       </c>
       <c r="E131" t="s">
-        <v>140</v>
+        <v>103</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B132" t="s">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="C132" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D132" t="s">
-        <v>143</v>
+        <v>701</v>
       </c>
       <c r="E132" t="s">
-        <v>1504</v>
+        <v>701</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B133" t="s">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="C133" t="s">
-        <v>227</v>
+        <v>270</v>
       </c>
       <c r="D133" t="s">
-        <v>512</v>
+        <v>105</v>
       </c>
       <c r="E133" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B134" t="s">
-        <v>1976</v>
+        <v>1961</v>
       </c>
       <c r="C134" t="s">
-        <v>1030</v>
+        <v>276</v>
       </c>
       <c r="D134" t="s">
-        <v>886</v>
+        <v>663</v>
       </c>
       <c r="E134" t="s">
-        <v>149</v>
+        <v>536</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B135" t="s">
-        <v>1977</v>
+        <v>1961</v>
       </c>
       <c r="C135" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D135" t="s">
-        <v>890</v>
+        <v>536</v>
       </c>
       <c r="E135" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B136" t="s">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="C136" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D136" t="s">
-        <v>1289</v>
+        <v>707</v>
       </c>
       <c r="E136" t="s">
-        <v>893</v>
+        <v>708</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B137" t="s">
-        <v>1978</v>
+        <v>1963</v>
       </c>
       <c r="C137" t="s">
-        <v>1030</v>
+        <v>276</v>
       </c>
       <c r="D137" t="s">
-        <v>154</v>
+        <v>1169</v>
       </c>
       <c r="E137" t="s">
-        <v>519</v>
+        <v>546</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B138" t="s">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="C138" t="s">
-        <v>171</v>
+        <v>1166</v>
       </c>
       <c r="D138" t="s">
-        <v>898</v>
+        <v>546</v>
       </c>
       <c r="E138" t="s">
-        <v>899</v>
+        <v>714</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B139" t="s">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="C139" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D139" t="s">
-        <v>901</v>
+        <v>716</v>
       </c>
       <c r="E139" t="s">
-        <v>902</v>
+        <v>716</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B140" t="s">
-        <v>1980</v>
+        <v>1964</v>
       </c>
       <c r="C140" t="s">
-        <v>1030</v>
+        <v>297</v>
       </c>
       <c r="D140" t="s">
-        <v>1296</v>
+        <v>1173</v>
       </c>
       <c r="E140" t="s">
-        <v>906</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B141" t="s">
-        <v>1981</v>
+        <v>1964</v>
       </c>
       <c r="C141" t="s">
-        <v>171</v>
+        <v>300</v>
       </c>
       <c r="D141" t="s">
-        <v>1298</v>
+        <v>550</v>
       </c>
       <c r="E141" t="s">
-        <v>912</v>
+        <v>550</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B142" t="s">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="C142" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="D142" t="s">
-        <v>1412</v>
+        <v>977</v>
       </c>
       <c r="E142" t="s">
-        <v>1300</v>
+        <v>978</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B143" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D143" t="s">
+        <v>978</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C144" t="s">
+        <v>297</v>
+      </c>
+      <c r="D144" t="s">
+        <v>726</v>
+      </c>
+      <c r="E144" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C145" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C146" t="s">
+        <v>224</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C147" t="s">
+        <v>270</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C148" t="s">
+        <v>276</v>
+      </c>
+      <c r="D148" t="s">
+        <v>133</v>
+      </c>
+      <c r="E148" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D149" t="s">
+        <v>133</v>
+      </c>
+      <c r="E149" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C150" t="s">
+        <v>227</v>
+      </c>
+      <c r="D150" t="s">
+        <v>137</v>
+      </c>
+      <c r="E150" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C151" t="s">
+        <v>283</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E151" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C152" t="s">
+        <v>224</v>
+      </c>
+      <c r="D152" t="s">
+        <v>563</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C153" t="s">
+        <v>276</v>
+      </c>
+      <c r="D153" t="s">
+        <v>991</v>
+      </c>
+      <c r="E153" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C154" t="s">
+        <v>300</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C155" t="s">
+        <v>297</v>
+      </c>
+      <c r="D155" t="s">
+        <v>145</v>
+      </c>
+      <c r="E155" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C156" t="s">
+        <v>276</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C157" t="s">
+        <v>300</v>
+      </c>
+      <c r="D157" t="s">
+        <v>151</v>
+      </c>
+      <c r="E157" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C158" t="s">
+        <v>297</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C159" t="s">
+        <v>276</v>
+      </c>
+      <c r="D159" t="s">
+        <v>575</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E160" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C161" t="s">
+        <v>300</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C162" t="s">
+        <v>297</v>
+      </c>
+      <c r="D162" t="s">
+        <v>161</v>
+      </c>
+      <c r="E162" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D163" t="s">
+        <v>743</v>
+      </c>
+      <c r="E163" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C164" t="s">
+        <v>283</v>
+      </c>
+      <c r="D164" t="s">
+        <v>582</v>
+      </c>
+      <c r="E164" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C165" t="s">
+        <v>227</v>
+      </c>
+      <c r="D165" t="s">
+        <v>164</v>
+      </c>
+      <c r="E165" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C166" t="s">
+        <v>276</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C167" t="s">
+        <v>227</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D168" t="s">
+        <v>172</v>
+      </c>
+      <c r="E168" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C169" t="s">
+        <v>283</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C170" t="s">
+        <v>276</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E170" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B171" t="s">
         <v>1982</v>
       </c>
-      <c r="C143" t="s">
-[...5 lines deleted...]
-      <c r="E143" t="s">
+      <c r="C171" t="s">
+        <v>227</v>
+      </c>
+      <c r="D171" t="s">
+        <v>591</v>
+      </c>
+      <c r="E171" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D172" t="s">
+        <v>181</v>
+      </c>
+      <c r="E172" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C173" t="s">
+        <v>283</v>
+      </c>
+      <c r="D173" t="s">
+        <v>593</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B174" t="s">
         <v>1983</v>
+      </c>
+      <c r="C174" t="s">
+        <v>276</v>
+      </c>
+      <c r="D174" t="s">
+        <v>595</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E127"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E4" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" t="s">
+        <v>354</v>
+      </c>
+      <c r="E8" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C10" t="s">
+        <v>276</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C13" t="s">
+        <v>276</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E13" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E14" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E15" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C16" t="s">
+        <v>276</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" t="s">
+        <v>374</v>
+      </c>
+      <c r="E17" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C18" t="s">
+        <v>224</v>
+      </c>
+      <c r="D18" t="s">
+        <v>376</v>
+      </c>
+      <c r="E18" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C19" t="s">
+        <v>276</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E19" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B20" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E20" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B21" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C21" t="s">
+        <v>224</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E21" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B22" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C22" t="s">
+        <v>276</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B23" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B24" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C24" t="s">
+        <v>224</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B25" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C25" t="s">
+        <v>276</v>
+      </c>
+      <c r="D25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E25" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B26" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" t="s">
+        <v>853</v>
+      </c>
+      <c r="E26" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B27" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C27" t="s">
+        <v>224</v>
+      </c>
+      <c r="D27" t="s">
+        <v>856</v>
+      </c>
+      <c r="E27" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B28" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C28" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" t="s">
+        <v>858</v>
+      </c>
+      <c r="E28" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B29" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" t="s">
+        <v>864</v>
+      </c>
+      <c r="E29" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B30" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C30" t="s">
+        <v>224</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E30" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B31" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C31" t="s">
+        <v>276</v>
+      </c>
+      <c r="D31" t="s">
+        <v>868</v>
+      </c>
+      <c r="E31" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B32" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" t="s">
+        <v>878</v>
+      </c>
+      <c r="E32" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B33" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C33" t="s">
+        <v>224</v>
+      </c>
+      <c r="D33" t="s">
+        <v>407</v>
+      </c>
+      <c r="E33" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B34" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C34" t="s">
+        <v>270</v>
+      </c>
+      <c r="D34" t="s">
+        <v>880</v>
+      </c>
+      <c r="E34" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B35" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C35" t="s">
+        <v>276</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B36" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" t="s">
+        <v>413</v>
+      </c>
+      <c r="E36" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B37" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C37" t="s">
+        <v>224</v>
+      </c>
+      <c r="D37" t="s">
+        <v>884</v>
+      </c>
+      <c r="E37" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B38" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C38" t="s">
+        <v>276</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E38" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B39" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C39" t="s">
+        <v>300</v>
+      </c>
+      <c r="D39" t="s">
+        <v>887</v>
+      </c>
+      <c r="E39" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B40" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C40" t="s">
+        <v>297</v>
+      </c>
+      <c r="D40" t="s">
+        <v>889</v>
+      </c>
+      <c r="E40" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B41" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C41" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" t="s">
+        <v>225</v>
+      </c>
+      <c r="E41" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B42" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C42" t="s">
+        <v>224</v>
+      </c>
+      <c r="D42" t="s">
+        <v>228</v>
+      </c>
+      <c r="E42" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B43" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C43" t="s">
+        <v>276</v>
+      </c>
+      <c r="D43" t="s">
+        <v>233</v>
+      </c>
+      <c r="E43" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B44" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" t="s">
+        <v>904</v>
+      </c>
+      <c r="E44" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B45" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C45" t="s">
+        <v>224</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E45" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B46" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C46" t="s">
+        <v>276</v>
+      </c>
+      <c r="D46" t="s">
+        <v>907</v>
+      </c>
+      <c r="E46" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B47" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C47" t="s">
+        <v>300</v>
+      </c>
+      <c r="D47" t="s">
+        <v>239</v>
+      </c>
+      <c r="E47" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B48" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" t="s">
+        <v>435</v>
+      </c>
+      <c r="E48" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B49" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C49" t="s">
+        <v>224</v>
+      </c>
+      <c r="D49" t="s">
+        <v>436</v>
+      </c>
+      <c r="E49" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B50" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C50" t="s">
+        <v>276</v>
+      </c>
+      <c r="D50" t="s">
+        <v>243</v>
+      </c>
+      <c r="E50" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B51" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" t="s">
+        <v>245</v>
+      </c>
+      <c r="E51" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B52" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>920</v>
+      </c>
+      <c r="E52" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B53" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B54" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" t="s">
+        <v>442</v>
+      </c>
+      <c r="E54" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B55" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C55" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
+        <v>251</v>
+      </c>
+      <c r="E55" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B56" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C56" t="s">
+        <v>297</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B57" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E57" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B58" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C58" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D58" t="s">
+        <v>447</v>
+      </c>
+      <c r="E58" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B59" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C59" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D59" t="s">
+        <v>265</v>
+      </c>
+      <c r="E59" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B60" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C60" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" t="s">
+        <v>277</v>
+      </c>
+      <c r="E60" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B61" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C61" t="s">
+        <v>297</v>
+      </c>
+      <c r="D61" t="s">
+        <v>671</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B62" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C62" t="s">
+        <v>300</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E62" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B63" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C63" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" t="s">
+        <v>465</v>
+      </c>
+      <c r="E63" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B64" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C64" t="s">
+        <v>224</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B65" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B66" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C66" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" t="s">
+        <v>308</v>
+      </c>
+      <c r="E66" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B67" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C67" t="s">
+        <v>224</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E67" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B68" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C68" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E68" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B69" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C69" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" t="s">
+        <v>28</v>
+      </c>
+      <c r="E69" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B70" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" t="s">
+        <v>30</v>
+      </c>
+      <c r="E70" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B71" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C71" t="s">
+        <v>224</v>
+      </c>
+      <c r="D71" t="s">
+        <v>312</v>
+      </c>
+      <c r="E71" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B72" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C72" t="s">
+        <v>270</v>
+      </c>
+      <c r="D72" t="s">
+        <v>476</v>
+      </c>
+      <c r="E72" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B73" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C73" t="s">
+        <v>276</v>
+      </c>
+      <c r="D73" t="s">
+        <v>33</v>
+      </c>
+      <c r="E73" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B74" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C74" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E74" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B75" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C75" t="s">
+        <v>224</v>
+      </c>
+      <c r="D75" t="s">
+        <v>38</v>
+      </c>
+      <c r="E75" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B76" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C76" t="s">
+        <v>276</v>
+      </c>
+      <c r="D76" t="s">
+        <v>481</v>
+      </c>
+      <c r="E76" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B77" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C77" t="s">
+        <v>270</v>
+      </c>
+      <c r="D77" t="s">
+        <v>684</v>
+      </c>
+      <c r="E77" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B78" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C78" t="s">
+        <v>283</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E78" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B79" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C79" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" t="s">
+        <v>322</v>
+      </c>
+      <c r="E79" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B80" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C80" t="s">
+        <v>224</v>
+      </c>
+      <c r="D80" t="s">
+        <v>791</v>
+      </c>
+      <c r="E80" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B81" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C81" t="s">
+        <v>297</v>
+      </c>
+      <c r="D81" t="s">
+        <v>324</v>
+      </c>
+      <c r="E81" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B82" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C82" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D82" t="s">
+        <v>55</v>
+      </c>
+      <c r="E82" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B83" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C83" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D83" t="s">
+        <v>57</v>
+      </c>
+      <c r="E83" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B84" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C84" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E84" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B85" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C85" t="s">
+        <v>283</v>
+      </c>
+      <c r="D85" t="s">
+        <v>828</v>
+      </c>
+      <c r="E85" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B86" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C86" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" t="s">
+        <v>504</v>
+      </c>
+      <c r="E86" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B87" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C87" t="s">
+        <v>224</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B88" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C88" t="s">
+        <v>297</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E88" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B89" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C89" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D89" t="s">
+        <v>75</v>
+      </c>
+      <c r="E89" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B90" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C90" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D90" t="s">
+        <v>80</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B91" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C91" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E91" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B92" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C92" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D92" t="s">
+        <v>642</v>
+      </c>
+      <c r="E92" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B93" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
+        <v>95</v>
+      </c>
+      <c r="E93" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B94" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C94" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E94" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B95" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C95" t="s">
+        <v>224</v>
+      </c>
+      <c r="D95" t="s">
+        <v>528</v>
+      </c>
+      <c r="E95" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B96" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C96" t="s">
+        <v>276</v>
+      </c>
+      <c r="D96" t="s">
+        <v>766</v>
+      </c>
+      <c r="E96" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B97" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C97" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E97" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B98" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C98" t="s">
+        <v>224</v>
+      </c>
+      <c r="D98" t="s">
+        <v>657</v>
+      </c>
+      <c r="E98" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B99" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C99" t="s">
+        <v>276</v>
+      </c>
+      <c r="D99" t="s">
+        <v>703</v>
+      </c>
+      <c r="E99" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B100" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C100" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" t="s">
+        <v>108</v>
+      </c>
+      <c r="E100" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B101" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C101" t="s">
+        <v>224</v>
+      </c>
+      <c r="D101" t="s">
+        <v>705</v>
+      </c>
+      <c r="E101" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B102" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C102" t="s">
+        <v>276</v>
+      </c>
+      <c r="D102" t="s">
+        <v>542</v>
+      </c>
+      <c r="E102" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B103" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" t="s">
+        <v>714</v>
+      </c>
+      <c r="E103" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B104" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C104" t="s">
+        <v>224</v>
+      </c>
+      <c r="D104" t="s">
+        <v>716</v>
+      </c>
+      <c r="E104" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B105" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C105" t="s">
+        <v>270</v>
+      </c>
+      <c r="D105" t="s">
+        <v>117</v>
+      </c>
+      <c r="E105" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B106" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C106" t="s">
+        <v>276</v>
+      </c>
+      <c r="D106" t="s">
+        <v>548</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B107" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C107" t="s">
+        <v>283</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B108" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C108" t="s">
+        <v>14</v>
+      </c>
+      <c r="D108" t="s">
+        <v>552</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B109" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C109" t="s">
+        <v>224</v>
+      </c>
+      <c r="D109" t="s">
+        <v>977</v>
+      </c>
+      <c r="E109" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B110" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C110" t="s">
+        <v>297</v>
+      </c>
+      <c r="D110" t="s">
+        <v>124</v>
+      </c>
+      <c r="E110" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B111" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C111" t="s">
+        <v>219</v>
+      </c>
+      <c r="D111" t="s">
+        <v>563</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B112" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C112" t="s">
+        <v>297</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E112" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B113" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C113" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E113" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B114" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C114" t="s">
+        <v>224</v>
+      </c>
+      <c r="D114" t="s">
+        <v>157</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B115" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C115" t="s">
+        <v>283</v>
+      </c>
+      <c r="D115" t="s">
+        <v>159</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B116" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C116" t="s">
+        <v>276</v>
+      </c>
+      <c r="D116" t="s">
+        <v>738</v>
+      </c>
+      <c r="E116" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B117" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C117" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" t="s">
+        <v>743</v>
+      </c>
+      <c r="E117" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B118" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C118" t="s">
+        <v>224</v>
+      </c>
+      <c r="D118" t="s">
+        <v>581</v>
+      </c>
+      <c r="E118" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B119" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C119" t="s">
+        <v>270</v>
+      </c>
+      <c r="D119" t="s">
+        <v>747</v>
+      </c>
+      <c r="E119" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B120" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C120" t="s">
+        <v>276</v>
+      </c>
+      <c r="D120" t="s">
+        <v>166</v>
+      </c>
+      <c r="E120" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B121" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C121" t="s">
+        <v>14</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E121" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B122" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C122" t="s">
+        <v>224</v>
+      </c>
+      <c r="D122" t="s">
+        <v>170</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B123" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C123" t="s">
+        <v>276</v>
+      </c>
+      <c r="D123" t="s">
+        <v>173</v>
+      </c>
+      <c r="E123" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B124" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C124" t="s">
+        <v>14</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E124" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B125" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C125" t="s">
+        <v>224</v>
+      </c>
+      <c r="D125" t="s">
+        <v>177</v>
+      </c>
+      <c r="E125" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B126" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C126" t="s">
+        <v>270</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B127" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C127" t="s">
+        <v>276</v>
+      </c>
+      <c r="D127" t="s">
+        <v>181</v>
+      </c>
+      <c r="E127" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E60"/>
@@ -30795,4274 +31320,7371 @@
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B2" t="s">
-        <v>167</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D2" t="s">
-        <v>169</v>
+        <v>225</v>
       </c>
       <c r="E2" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B3" t="s">
-        <v>167</v>
+        <v>223</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="E3" t="s">
-        <v>173</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B4" t="s">
-        <v>174</v>
+        <v>230</v>
       </c>
       <c r="C4" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D4" t="s">
-        <v>176</v>
+        <v>232</v>
       </c>
       <c r="E4" t="s">
-        <v>177</v>
+        <v>233</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D5" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
       <c r="E5" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>180</v>
+        <v>236</v>
       </c>
       <c r="E6" t="s">
-        <v>181</v>
+        <v>237</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B7" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="C7" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D7" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
       <c r="E7" t="s">
-        <v>184</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B8" t="s">
-        <v>185</v>
+        <v>241</v>
       </c>
       <c r="C8" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D8" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
       <c r="E8" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B9" t="s">
-        <v>185</v>
+        <v>241</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="E9" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B10" t="s">
-        <v>185</v>
+        <v>241</v>
       </c>
       <c r="C10" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D10" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="E10" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B11" t="s">
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="C11" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D11" t="s">
-        <v>192</v>
+        <v>248</v>
       </c>
       <c r="E11" t="s">
-        <v>193</v>
+        <v>249</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B12" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="C12" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D12" t="s">
-        <v>195</v>
+        <v>251</v>
       </c>
       <c r="E12" t="s">
-        <v>196</v>
+        <v>252</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B13" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
       <c r="E13" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B14" t="s">
-        <v>194</v>
+        <v>250</v>
       </c>
       <c r="C14" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D14" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="E14" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B15" t="s">
-        <v>199</v>
+        <v>255</v>
       </c>
       <c r="C15" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D15" t="s">
-        <v>200</v>
+        <v>256</v>
       </c>
       <c r="E15" t="s">
-        <v>201</v>
+        <v>257</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B16" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="C16" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D16" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
       <c r="E16" t="s">
-        <v>204</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B17" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="E17" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B18" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D18" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
       <c r="E18" t="s">
-        <v>207</v>
+        <v>263</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B19" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="C19" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D19" t="s">
-        <v>209</v>
+        <v>265</v>
       </c>
       <c r="E19" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B20" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="C20" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D20" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="E20" t="s">
-        <v>213</v>
+        <v>269</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B21" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="C21" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D21" t="s">
-        <v>215</v>
+        <v>271</v>
       </c>
       <c r="E21" t="s">
-        <v>215</v>
+        <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B22" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="E22" t="s">
-        <v>217</v>
+        <v>273</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B23" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="D23" t="s">
-        <v>218</v>
+        <v>274</v>
       </c>
       <c r="E23" t="s">
-        <v>218</v>
+        <v>274</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B24" t="s">
-        <v>219</v>
+        <v>275</v>
       </c>
       <c r="C24" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D24" t="s">
-        <v>221</v>
+        <v>277</v>
       </c>
       <c r="E24" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B25" t="s">
-        <v>219</v>
+        <v>275</v>
       </c>
       <c r="C25" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="D25" t="s">
-        <v>223</v>
+        <v>279</v>
       </c>
       <c r="E25" t="s">
-        <v>223</v>
+        <v>279</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B26" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D26" t="s">
-        <v>225</v>
+        <v>281</v>
       </c>
       <c r="E26" t="s">
-        <v>226</v>
+        <v>282</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B27" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="C27" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="D27" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="E27" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B28" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="C28" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="D28" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
       <c r="E28" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B29" t="s">
-        <v>230</v>
+        <v>286</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="D29" t="s">
-        <v>231</v>
+        <v>287</v>
       </c>
       <c r="E29" t="s">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B30" t="s">
-        <v>233</v>
+        <v>289</v>
       </c>
       <c r="C30" t="s">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D30" t="s">
-        <v>234</v>
+        <v>290</v>
       </c>
       <c r="E30" t="s">
-        <v>234</v>
+        <v>290</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>222</v>
       </c>
       <c r="B31" t="s">
-        <v>233</v>
+        <v>289</v>
+      </c>
+      <c r="C31" t="s">
+        <v>283</v>
+      </c>
+      <c r="D31" t="s">
+        <v>291</v>
+      </c>
+      <c r="E31" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32" t="s">
+        <v>289</v>
+      </c>
+      <c r="C32" t="s">
+        <v>270</v>
+      </c>
+      <c r="D32" t="s">
+        <v>292</v>
+      </c>
+      <c r="E32" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B33" t="s">
+        <v>293</v>
+      </c>
+      <c r="C33" t="s">
+        <v>276</v>
+      </c>
+      <c r="D33" t="s">
+        <v>294</v>
+      </c>
+      <c r="E33" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>222</v>
+      </c>
+      <c r="B34" t="s">
+        <v>296</v>
+      </c>
+      <c r="C34" t="s">
+        <v>297</v>
+      </c>
+      <c r="D34" t="s">
+        <v>298</v>
+      </c>
+      <c r="E34" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>222</v>
+      </c>
+      <c r="B35" t="s">
+        <v>296</v>
+      </c>
+      <c r="C35" t="s">
+        <v>300</v>
+      </c>
+      <c r="D35" t="s">
+        <v>301</v>
+      </c>
+      <c r="E35" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>222</v>
+      </c>
+      <c r="B36" t="s">
+        <v>296</v>
+      </c>
+      <c r="C36" t="s">
+        <v>270</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>222</v>
+      </c>
+      <c r="B37" t="s">
+        <v>302</v>
+      </c>
+      <c r="C37" t="s">
+        <v>276</v>
+      </c>
+      <c r="D37" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>222</v>
+      </c>
+      <c r="B38" t="s">
+        <v>304</v>
+      </c>
+      <c r="C38" t="s">
+        <v>300</v>
+      </c>
+      <c r="D38" t="s">
+        <v>305</v>
+      </c>
+      <c r="E38" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>222</v>
+      </c>
+      <c r="B39" t="s">
+        <v>304</v>
+      </c>
+      <c r="C39" t="s">
+        <v>306</v>
+      </c>
+      <c r="D39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B40" t="s">
+        <v>304</v>
+      </c>
+      <c r="C40" t="s">
+        <v>297</v>
+      </c>
+      <c r="D40" t="s">
+        <v>307</v>
+      </c>
+      <c r="E40" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" t="s">
+        <v>309</v>
+      </c>
+      <c r="C41" t="s">
+        <v>276</v>
+      </c>
+      <c r="D41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B42" t="s">
+        <v>310</v>
+      </c>
+      <c r="C42" t="s">
+        <v>300</v>
+      </c>
+      <c r="D42" t="s">
+        <v>311</v>
+      </c>
+      <c r="E42" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>222</v>
+      </c>
+      <c r="B43" t="s">
+        <v>310</v>
+      </c>
+      <c r="C43" t="s">
+        <v>306</v>
+      </c>
+      <c r="D43" t="s">
+        <v>312</v>
+      </c>
+      <c r="E43" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>222</v>
+      </c>
+      <c r="B44" t="s">
+        <v>310</v>
+      </c>
+      <c r="C44" t="s">
+        <v>297</v>
+      </c>
+      <c r="D44" t="s">
+        <v>313</v>
+      </c>
+      <c r="E44" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>222</v>
+      </c>
+      <c r="B45" t="s">
+        <v>310</v>
+      </c>
+      <c r="C45" t="s">
+        <v>270</v>
+      </c>
+      <c r="D45" t="s">
+        <v>315</v>
+      </c>
+      <c r="E45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" t="s">
+        <v>316</v>
+      </c>
+      <c r="C46" t="s">
+        <v>276</v>
+      </c>
+      <c r="D46" t="s">
+        <v>317</v>
+      </c>
+      <c r="E46" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>222</v>
+      </c>
+      <c r="B47" t="s">
+        <v>319</v>
+      </c>
+      <c r="C47" t="s">
+        <v>300</v>
+      </c>
+      <c r="D47" t="s">
+        <v>320</v>
+      </c>
+      <c r="E47" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>222</v>
+      </c>
+      <c r="B48" t="s">
+        <v>319</v>
+      </c>
+      <c r="C48" t="s">
+        <v>297</v>
+      </c>
+      <c r="D48" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>222</v>
+      </c>
+      <c r="B49" t="s">
+        <v>319</v>
+      </c>
+      <c r="C49" t="s">
+        <v>270</v>
+      </c>
+      <c r="D49" t="s">
+        <v>321</v>
+      </c>
+      <c r="E49" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>222</v>
+      </c>
+      <c r="B50" t="s">
+        <v>323</v>
+      </c>
+      <c r="C50" t="s">
+        <v>276</v>
+      </c>
+      <c r="D50" t="s">
+        <v>324</v>
+      </c>
+      <c r="E50" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B51" t="s">
+        <v>326</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>326</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>327</v>
+      </c>
+      <c r="E52" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>328</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>329</v>
+      </c>
+      <c r="E53" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>331</v>
+      </c>
+      <c r="C55" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
+        <v>332</v>
+      </c>
+      <c r="E55" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>333</v>
+      </c>
+      <c r="C56" t="s">
+        <v>276</v>
+      </c>
+      <c r="D56" t="s">
+        <v>334</v>
+      </c>
+      <c r="E56" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>336</v>
+      </c>
+      <c r="C57" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" t="s">
+        <v>337</v>
+      </c>
+      <c r="E57" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>336</v>
+      </c>
+      <c r="C58" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
+        <v>338</v>
+      </c>
+      <c r="E58" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" t="s">
+        <v>340</v>
+      </c>
+      <c r="C59" t="s">
+        <v>276</v>
+      </c>
+      <c r="D59" t="s">
+        <v>341</v>
+      </c>
+      <c r="E59" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>222</v>
+      </c>
+      <c r="B60" t="s">
+        <v>342</v>
+      </c>
+      <c r="C60" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" t="s">
+        <v>343</v>
+      </c>
+      <c r="E60" t="s">
+        <v>343</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E153"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E3" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B4" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E4" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B5" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B6" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E6" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B7" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B8" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B9" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E9" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B10" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C10" t="s">
+        <v>227</v>
+      </c>
+      <c r="D10" t="s">
+        <v>362</v>
+      </c>
+      <c r="E10" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B11" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C11" t="s">
+        <v>283</v>
+      </c>
+      <c r="D11" t="s">
+        <v>363</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B12" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B13" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E13" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C14" t="s">
+        <v>227</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E14" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B15" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D15" t="s">
+        <v>370</v>
+      </c>
+      <c r="E15" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B16" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E16" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B17" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C17" t="s">
+        <v>227</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E17" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B18" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C18" t="s">
+        <v>283</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E18" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B19" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E19" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B20" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C20" t="s">
+        <v>227</v>
+      </c>
+      <c r="D20" t="s">
+        <v>382</v>
+      </c>
+      <c r="E20" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B21" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C21" t="s">
+        <v>283</v>
+      </c>
+      <c r="D21" t="s">
+        <v>383</v>
+      </c>
+      <c r="E21" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B22" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B23" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C23" t="s">
+        <v>283</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E23" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B24" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C24" t="s">
+        <v>227</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B25" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E25" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B26" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C26" t="s">
+        <v>227</v>
+      </c>
+      <c r="D26" t="s">
+        <v>855</v>
+      </c>
+      <c r="E26" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B27" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C27" t="s">
+        <v>283</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E27" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B28" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C28" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" t="s">
+        <v>399</v>
+      </c>
+      <c r="E28" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B29" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D29" t="s">
+        <v>399</v>
+      </c>
+      <c r="E29" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B30" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C30" t="s">
+        <v>283</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E30" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B31" t="s">
+        <v>2086</v>
       </c>
       <c r="C31" t="s">
         <v>227</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>1451</v>
       </c>
       <c r="E31" t="s">
-        <v>235</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B32" t="s">
-        <v>233</v>
+        <v>2087</v>
       </c>
       <c r="C32" t="s">
-        <v>214</v>
+        <v>1166</v>
       </c>
       <c r="D32" t="s">
-        <v>236</v>
+        <v>871</v>
       </c>
       <c r="E32" t="s">
-        <v>236</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B33" t="s">
-        <v>237</v>
+        <v>2088</v>
       </c>
       <c r="C33" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D33" t="s">
-        <v>238</v>
+        <v>405</v>
       </c>
       <c r="E33" t="s">
-        <v>239</v>
+        <v>406</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B34" t="s">
-        <v>240</v>
+        <v>2088</v>
       </c>
       <c r="C34" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="D34" t="s">
-        <v>242</v>
+        <v>408</v>
       </c>
       <c r="E34" t="s">
-        <v>243</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B35" t="s">
-        <v>240</v>
+        <v>2089</v>
       </c>
       <c r="C35" t="s">
-        <v>244</v>
+        <v>1166</v>
       </c>
       <c r="D35" t="s">
-        <v>245</v>
+        <v>410</v>
       </c>
       <c r="E35" t="s">
-        <v>245</v>
+        <v>805</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B36" t="s">
-        <v>240</v>
+        <v>2090</v>
       </c>
       <c r="C36" t="s">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="D36" t="s">
-        <v>18</v>
+        <v>809</v>
       </c>
       <c r="E36" t="s">
-        <v>18</v>
+        <v>810</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B37" t="s">
-        <v>246</v>
+        <v>2091</v>
       </c>
       <c r="C37" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>414</v>
       </c>
       <c r="E37" t="s">
-        <v>247</v>
+        <v>814</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B38" t="s">
-        <v>248</v>
+        <v>2092</v>
       </c>
       <c r="C38" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
       <c r="D38" t="s">
-        <v>249</v>
+        <v>1805</v>
       </c>
       <c r="E38" t="s">
-        <v>249</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B39" t="s">
-        <v>248</v>
+        <v>2092</v>
       </c>
       <c r="C39" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="D39" t="s">
-        <v>22</v>
+        <v>1155</v>
       </c>
       <c r="E39" t="s">
-        <v>23</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B40" t="s">
-        <v>248</v>
+        <v>2093</v>
       </c>
       <c r="C40" t="s">
-        <v>241</v>
+        <v>1166</v>
       </c>
       <c r="D40" t="s">
-        <v>251</v>
+        <v>887</v>
       </c>
       <c r="E40" t="s">
-        <v>252</v>
+        <v>889</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B41" t="s">
-        <v>253</v>
+        <v>2094</v>
       </c>
       <c r="C41" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D41" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B42" t="s">
-        <v>254</v>
+        <v>2094</v>
       </c>
       <c r="C42" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
-        <v>255</v>
+        <v>1159</v>
       </c>
       <c r="E42" t="s">
-        <v>255</v>
+        <v>896</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B43" t="s">
-        <v>254</v>
+        <v>2095</v>
       </c>
       <c r="C43" t="s">
-        <v>250</v>
+        <v>1166</v>
       </c>
       <c r="D43" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="E43" t="s">
-        <v>256</v>
+        <v>900</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B44" t="s">
-        <v>254</v>
+        <v>2096</v>
       </c>
       <c r="C44" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D44" t="s">
-        <v>257</v>
+        <v>429</v>
       </c>
       <c r="E44" t="s">
-        <v>258</v>
+        <v>904</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B45" t="s">
-        <v>254</v>
+        <v>2096</v>
       </c>
       <c r="C45" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="D45" t="s">
-        <v>259</v>
+        <v>1234</v>
       </c>
       <c r="E45" t="s">
-        <v>36</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B46" t="s">
-        <v>260</v>
+        <v>2097</v>
       </c>
       <c r="C46" t="s">
-        <v>220</v>
+        <v>1166</v>
       </c>
       <c r="D46" t="s">
-        <v>261</v>
+        <v>236</v>
       </c>
       <c r="E46" t="s">
-        <v>262</v>
+        <v>909</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B47" t="s">
-        <v>263</v>
+        <v>2098</v>
       </c>
       <c r="C47" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D47" t="s">
-        <v>264</v>
+        <v>911</v>
       </c>
       <c r="E47" t="s">
-        <v>264</v>
+        <v>911</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B48" t="s">
-        <v>263</v>
+        <v>2098</v>
       </c>
       <c r="C48" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>913</v>
       </c>
       <c r="E48" t="s">
-        <v>41</v>
+        <v>434</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B49" t="s">
-        <v>263</v>
+        <v>2099</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>1166</v>
       </c>
       <c r="D49" t="s">
-        <v>265</v>
+        <v>917</v>
       </c>
       <c r="E49" t="s">
-        <v>266</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B50" t="s">
-        <v>267</v>
+        <v>2100</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D50" t="s">
-        <v>268</v>
+        <v>2101</v>
       </c>
       <c r="E50" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B51" t="s">
-        <v>270</v>
+        <v>2102</v>
       </c>
       <c r="C51" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D51" t="s">
-        <v>47</v>
+        <v>441</v>
       </c>
       <c r="E51" t="s">
-        <v>47</v>
+        <v>442</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B52" t="s">
-        <v>270</v>
+        <v>2103</v>
       </c>
       <c r="C52" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
-        <v>271</v>
+        <v>1575</v>
       </c>
       <c r="E52" t="s">
-        <v>48</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B53" t="s">
-        <v>272</v>
+        <v>2103</v>
       </c>
       <c r="C53" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
-        <v>273</v>
+        <v>1576</v>
       </c>
       <c r="E53" t="s">
-        <v>274</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>2104</v>
       </c>
       <c r="C54" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D54" t="s">
-        <v>57</v>
+        <v>260</v>
       </c>
       <c r="E54" t="s">
-        <v>57</v>
+        <v>448</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B55" t="s">
-        <v>275</v>
+        <v>2105</v>
       </c>
       <c r="C55" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D55" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="E55" t="s">
-        <v>276</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B56" t="s">
-        <v>277</v>
+        <v>2105</v>
       </c>
       <c r="C56" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D56" t="s">
-        <v>278</v>
+        <v>1361</v>
       </c>
       <c r="E56" t="s">
-        <v>279</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B57" t="s">
-        <v>280</v>
+        <v>2106</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>1166</v>
       </c>
       <c r="D57" t="s">
-        <v>281</v>
+        <v>1474</v>
       </c>
       <c r="E57" t="s">
-        <v>281</v>
+        <v>453</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B58" t="s">
-        <v>280</v>
+        <v>2107</v>
       </c>
       <c r="C58" t="s">
-        <v>168</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>282</v>
+        <v>940</v>
       </c>
       <c r="E58" t="s">
-        <v>283</v>
+        <v>941</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B59" t="s">
-        <v>284</v>
+        <v>2107</v>
       </c>
       <c r="C59" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="D59" t="s">
-        <v>285</v>
+        <v>1058</v>
       </c>
       <c r="E59" t="s">
-        <v>63</v>
+        <v>942</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>2063</v>
       </c>
       <c r="B60" t="s">
-        <v>286</v>
+        <v>2107</v>
       </c>
       <c r="C60" t="s">
+        <v>270</v>
+      </c>
+      <c r="D60" t="s">
+        <v>279</v>
+      </c>
+      <c r="E60" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B61" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C61" t="s">
+        <v>276</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E61" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B62" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D62" t="s">
+        <v>755</v>
+      </c>
+      <c r="E62" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B63" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C63" t="s">
+        <v>227</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E63" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B64" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C64" t="s">
+        <v>283</v>
+      </c>
+      <c r="D64" t="s">
+        <v>952</v>
+      </c>
+      <c r="E64" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B65" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C65" t="s">
+        <v>270</v>
+      </c>
+      <c r="D65" t="s">
+        <v>288</v>
+      </c>
+      <c r="E65" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B66" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D66" t="s">
+        <v>460</v>
+      </c>
+      <c r="E66" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B67" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C67" t="s">
         <v>14</v>
       </c>
-      <c r="D60" t="s">
-[...3 lines deleted...]
-        <v>287</v>
+      <c r="D67" t="s">
+        <v>462</v>
+      </c>
+      <c r="E67" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B68" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C68" t="s">
+        <v>224</v>
+      </c>
+      <c r="D68" t="s">
+        <v>961</v>
+      </c>
+      <c r="E68" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B69" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C69" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D69" t="s">
+        <v>671</v>
+      </c>
+      <c r="E69" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B70" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C70" t="s">
+        <v>227</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B71" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C71" t="s">
+        <v>283</v>
+      </c>
+      <c r="D71" t="s">
+        <v>19</v>
+      </c>
+      <c r="E71" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B72" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C72" t="s">
+        <v>270</v>
+      </c>
+      <c r="D72" t="s">
+        <v>970</v>
+      </c>
+      <c r="E72" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B73" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D73" t="s">
+        <v>674</v>
+      </c>
+      <c r="E73" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B74" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C74" t="s">
+        <v>227</v>
+      </c>
+      <c r="D74" t="s">
+        <v>470</v>
+      </c>
+      <c r="E74" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B75" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C75" t="s">
+        <v>283</v>
+      </c>
+      <c r="D75" t="s">
+        <v>471</v>
+      </c>
+      <c r="E75" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B76" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D76" t="s">
+        <v>27</v>
+      </c>
+      <c r="E76" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B77" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C77" t="s">
+        <v>227</v>
+      </c>
+      <c r="D77" t="s">
+        <v>474</v>
+      </c>
+      <c r="E77" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B78" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C78" t="s">
+        <v>283</v>
+      </c>
+      <c r="D78" t="s">
+        <v>31</v>
+      </c>
+      <c r="E78" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B79" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D79" t="s">
+        <v>314</v>
+      </c>
+      <c r="E79" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B80" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C80" t="s">
+        <v>227</v>
+      </c>
+      <c r="D80" t="s">
+        <v>36</v>
+      </c>
+      <c r="E80" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B81" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C81" t="s">
+        <v>283</v>
+      </c>
+      <c r="D81" t="s">
+        <v>317</v>
+      </c>
+      <c r="E81" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B82" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D82" t="s">
+        <v>38</v>
+      </c>
+      <c r="E82" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B83" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C83" t="s">
+        <v>227</v>
+      </c>
+      <c r="D83" t="s">
+        <v>40</v>
+      </c>
+      <c r="E83" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B84" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C84" t="s">
+        <v>283</v>
+      </c>
+      <c r="D84" t="s">
+        <v>42</v>
+      </c>
+      <c r="E84" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B85" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D85" t="s">
+        <v>322</v>
+      </c>
+      <c r="E85" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B86" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C86" t="s">
+        <v>227</v>
+      </c>
+      <c r="D86" t="s">
+        <v>485</v>
+      </c>
+      <c r="E86" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B87" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C87" t="s">
+        <v>283</v>
+      </c>
+      <c r="D87" t="s">
+        <v>487</v>
+      </c>
+      <c r="E87" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B88" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D88" t="s">
+        <v>48</v>
+      </c>
+      <c r="E88" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B89" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C89" t="s">
+        <v>283</v>
+      </c>
+      <c r="D89" t="s">
+        <v>52</v>
+      </c>
+      <c r="E89" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B90" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C90" t="s">
+        <v>227</v>
+      </c>
+      <c r="D90" t="s">
+        <v>491</v>
+      </c>
+      <c r="E90" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B91" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D91" t="s">
+        <v>56</v>
+      </c>
+      <c r="E91" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B92" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C92" t="s">
+        <v>227</v>
+      </c>
+      <c r="D92" t="s">
+        <v>335</v>
+      </c>
+      <c r="E92" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B93" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E93" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B94" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D94" t="s">
+        <v>337</v>
+      </c>
+      <c r="E94" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B95" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C95" t="s">
+        <v>227</v>
+      </c>
+      <c r="D95" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B96" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C96" t="s">
+        <v>283</v>
+      </c>
+      <c r="D96" t="s">
+        <v>65</v>
+      </c>
+      <c r="E96" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B97" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B98" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C98" t="s">
+        <v>227</v>
+      </c>
+      <c r="D98" t="s">
+        <v>830</v>
+      </c>
+      <c r="E98" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B99" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C99" t="s">
+        <v>283</v>
+      </c>
+      <c r="D99" t="s">
+        <v>504</v>
+      </c>
+      <c r="E99" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B100" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D100" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B101" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C101" t="s">
+        <v>227</v>
+      </c>
+      <c r="D101" t="s">
+        <v>760</v>
+      </c>
+      <c r="E101" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B102" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C102" t="s">
+        <v>283</v>
+      </c>
+      <c r="D102" t="s">
+        <v>849</v>
+      </c>
+      <c r="E102" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B103" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D103" t="s">
+        <v>510</v>
+      </c>
+      <c r="E103" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B104" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C104" t="s">
+        <v>227</v>
+      </c>
+      <c r="D104" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B105" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C105" t="s">
+        <v>283</v>
+      </c>
+      <c r="D105" t="s">
+        <v>80</v>
+      </c>
+      <c r="E105" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B106" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D106" t="s">
+        <v>641</v>
+      </c>
+      <c r="E106" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B107" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C107" t="s">
+        <v>227</v>
+      </c>
+      <c r="D107" t="s">
+        <v>517</v>
+      </c>
+      <c r="E107" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B108" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C108" t="s">
+        <v>283</v>
+      </c>
+      <c r="D108" t="s">
+        <v>87</v>
+      </c>
+      <c r="E108" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B109" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B110" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C110" t="s">
+        <v>227</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B111" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C111" t="s">
+        <v>283</v>
+      </c>
+      <c r="D111" t="s">
+        <v>523</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B112" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D112" t="s">
+        <v>95</v>
+      </c>
+      <c r="E112" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B113" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C113" t="s">
+        <v>227</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B114" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C114" t="s">
+        <v>283</v>
+      </c>
+      <c r="D114" t="s">
+        <v>697</v>
+      </c>
+      <c r="E114" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B115" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E115" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B116" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C116" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" t="s">
+        <v>701</v>
+      </c>
+      <c r="E116" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B117" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C117" t="s">
+        <v>283</v>
+      </c>
+      <c r="D117" t="s">
+        <v>659</v>
+      </c>
+      <c r="E117" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B118" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E118" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B119" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C119" t="s">
+        <v>227</v>
+      </c>
+      <c r="D119" t="s">
+        <v>542</v>
+      </c>
+      <c r="E119" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B120" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C120" t="s">
+        <v>283</v>
+      </c>
+      <c r="D120" t="s">
+        <v>711</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B121" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D121" t="s">
+        <v>545</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B122" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C122" t="s">
+        <v>283</v>
+      </c>
+      <c r="D122" t="s">
+        <v>116</v>
+      </c>
+      <c r="E122" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B123" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B124" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C124" t="s">
+        <v>227</v>
+      </c>
+      <c r="D124" t="s">
+        <v>551</v>
+      </c>
+      <c r="E124" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B125" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C125" t="s">
+        <v>283</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B126" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E126" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B127" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C127" t="s">
+        <v>283</v>
+      </c>
+      <c r="D127" t="s">
+        <v>126</v>
+      </c>
+      <c r="E127" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B128" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C128" t="s">
+        <v>224</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B129" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C129" t="s">
+        <v>227</v>
+      </c>
+      <c r="D129" t="s">
+        <v>561</v>
+      </c>
+      <c r="E129" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B130" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C130" t="s">
+        <v>283</v>
+      </c>
+      <c r="D130" t="s">
+        <v>563</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B131" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E131" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B132" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C132" t="s">
+        <v>227</v>
+      </c>
+      <c r="D132" t="s">
+        <v>143</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B133" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C133" t="s">
+        <v>283</v>
+      </c>
+      <c r="D133" t="s">
+        <v>996</v>
+      </c>
+      <c r="E133" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B134" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E134" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B135" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C135" t="s">
+        <v>227</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B136" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C136" t="s">
+        <v>283</v>
+      </c>
+      <c r="D136" t="s">
+        <v>150</v>
+      </c>
+      <c r="E136" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B137" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D137" t="s">
+        <v>734</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B138" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C138" t="s">
+        <v>227</v>
+      </c>
+      <c r="D138" t="s">
+        <v>573</v>
+      </c>
+      <c r="E138" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B139" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C139" t="s">
+        <v>283</v>
+      </c>
+      <c r="D139" t="s">
+        <v>156</v>
+      </c>
+      <c r="E139" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B140" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C140" t="s">
+        <v>270</v>
+      </c>
+      <c r="D140" t="s">
+        <v>159</v>
+      </c>
+      <c r="E140" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B141" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E141" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B142" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C142" t="s">
+        <v>227</v>
+      </c>
+      <c r="D142" t="s">
+        <v>741</v>
+      </c>
+      <c r="E142" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B143" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C143" t="s">
+        <v>283</v>
+      </c>
+      <c r="D143" t="s">
+        <v>743</v>
+      </c>
+      <c r="E143" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B144" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D144" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E144" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B145" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C145" t="s">
+        <v>227</v>
+      </c>
+      <c r="D145" t="s">
+        <v>584</v>
+      </c>
+      <c r="E145" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B146" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C146" t="s">
+        <v>283</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B147" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E147" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B148" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C148" t="s">
+        <v>227</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E148" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B149" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C149" t="s">
+        <v>283</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B150" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B151" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C151" t="s">
+        <v>227</v>
+      </c>
+      <c r="D151" t="s">
+        <v>182</v>
+      </c>
+      <c r="E151" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B152" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C152" t="s">
+        <v>283</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B153" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E153" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E108"/>
+  <dimension ref="A1:E126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B2" t="s">
-        <v>289</v>
+        <v>345</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="E2" t="s">
-        <v>291</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B3" t="s">
-        <v>292</v>
+        <v>348</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>293</v>
+        <v>349</v>
       </c>
       <c r="E3" t="s">
-        <v>294</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B4" t="s">
-        <v>292</v>
+        <v>348</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>295</v>
+        <v>351</v>
       </c>
       <c r="E4" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B5" t="s">
-        <v>297</v>
+        <v>353</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>298</v>
+        <v>354</v>
       </c>
       <c r="E5" t="s">
-        <v>299</v>
+        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B6" t="s">
-        <v>300</v>
+        <v>356</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>301</v>
+        <v>357</v>
       </c>
       <c r="E6" t="s">
-        <v>302</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B7" t="s">
-        <v>300</v>
+        <v>356</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>303</v>
+        <v>359</v>
       </c>
       <c r="E7" t="s">
-        <v>304</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B8" t="s">
-        <v>305</v>
+        <v>361</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
       <c r="E8" t="s">
-        <v>307</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B9" t="s">
-        <v>308</v>
+        <v>364</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="E9" t="s">
-        <v>310</v>
+        <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B10" t="s">
-        <v>308</v>
+        <v>364</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>311</v>
+        <v>367</v>
       </c>
       <c r="E10" t="s">
-        <v>312</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B11" t="s">
-        <v>313</v>
+        <v>369</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>314</v>
+        <v>370</v>
       </c>
       <c r="E11" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B12" t="s">
-        <v>316</v>
+        <v>372</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>317</v>
+        <v>373</v>
       </c>
       <c r="E12" t="s">
-        <v>318</v>
+        <v>374</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B13" t="s">
-        <v>316</v>
+        <v>372</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>319</v>
+        <v>375</v>
       </c>
       <c r="E13" t="s">
-        <v>320</v>
+        <v>376</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B14" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>322</v>
+        <v>378</v>
       </c>
       <c r="E14" t="s">
-        <v>323</v>
+        <v>379</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B15" t="s">
-        <v>324</v>
+        <v>380</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>325</v>
+        <v>381</v>
       </c>
       <c r="E15" t="s">
-        <v>326</v>
+        <v>382</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B16" t="s">
-        <v>324</v>
+        <v>380</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>327</v>
+        <v>383</v>
       </c>
       <c r="E16" t="s">
-        <v>328</v>
+        <v>384</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B17" t="s">
-        <v>329</v>
+        <v>385</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>330</v>
+        <v>386</v>
       </c>
       <c r="E17" t="s">
-        <v>331</v>
+        <v>387</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B18" t="s">
-        <v>332</v>
+        <v>388</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>333</v>
+        <v>389</v>
       </c>
       <c r="E18" t="s">
-        <v>334</v>
+        <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B19" t="s">
-        <v>332</v>
+        <v>388</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>335</v>
+        <v>391</v>
       </c>
       <c r="E19" t="s">
-        <v>336</v>
+        <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B20" t="s">
-        <v>337</v>
+        <v>393</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>338</v>
+        <v>394</v>
       </c>
       <c r="E20" t="s">
-        <v>339</v>
+        <v>395</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B21" t="s">
-        <v>340</v>
+        <v>396</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>341</v>
+        <v>397</v>
       </c>
       <c r="E21" t="s">
-        <v>342</v>
+        <v>398</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B22" t="s">
-        <v>340</v>
+        <v>396</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>343</v>
+        <v>399</v>
       </c>
       <c r="E22" t="s">
-        <v>344</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B23" t="s">
-        <v>345</v>
+        <v>401</v>
       </c>
       <c r="C23" t="s">
         <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="E23" t="s">
-        <v>347</v>
+        <v>403</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B24" t="s">
-        <v>348</v>
+        <v>404</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>349</v>
+        <v>405</v>
       </c>
       <c r="E24" t="s">
-        <v>350</v>
+        <v>406</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B25" t="s">
-        <v>348</v>
+        <v>404</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>351</v>
+        <v>407</v>
       </c>
       <c r="E25" t="s">
-        <v>352</v>
+        <v>408</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B26" t="s">
-        <v>353</v>
+        <v>409</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>354</v>
+        <v>410</v>
       </c>
       <c r="E26" t="s">
-        <v>355</v>
+        <v>411</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B27" t="s">
-        <v>356</v>
+        <v>412</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>357</v>
+        <v>413</v>
       </c>
       <c r="E27" t="s">
-        <v>358</v>
+        <v>414</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B28" t="s">
-        <v>356</v>
+        <v>412</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="E28" t="s">
-        <v>360</v>
+        <v>416</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B29" t="s">
-        <v>361</v>
+        <v>417</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>362</v>
+        <v>418</v>
       </c>
       <c r="E29" t="s">
-        <v>363</v>
+        <v>419</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B30" t="s">
-        <v>364</v>
+        <v>420</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>169</v>
+        <v>225</v>
       </c>
       <c r="E30" t="s">
-        <v>170</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B31" t="s">
-        <v>364</v>
+        <v>420</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>365</v>
+        <v>421</v>
       </c>
       <c r="E31" t="s">
-        <v>366</v>
+        <v>422</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B32" t="s">
-        <v>367</v>
+        <v>423</v>
       </c>
       <c r="C32" t="s">
         <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
       <c r="E32" t="s">
-        <v>369</v>
+        <v>425</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B33" t="s">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>371</v>
+        <v>427</v>
       </c>
       <c r="E33" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B34" t="s">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
       <c r="E34" t="s">
-        <v>373</v>
+        <v>429</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B35" t="s">
-        <v>374</v>
+        <v>430</v>
       </c>
       <c r="C35" t="s">
         <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>375</v>
+        <v>431</v>
       </c>
       <c r="E35" t="s">
-        <v>376</v>
+        <v>432</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B36" t="s">
-        <v>377</v>
+        <v>433</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>378</v>
+        <v>434</v>
       </c>
       <c r="E36" t="s">
-        <v>379</v>
+        <v>435</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B37" t="s">
-        <v>377</v>
+        <v>433</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>380</v>
+        <v>436</v>
       </c>
       <c r="E37" t="s">
-        <v>381</v>
+        <v>437</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B38" t="s">
-        <v>382</v>
+        <v>438</v>
       </c>
       <c r="C38" t="s">
         <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>383</v>
+        <v>439</v>
       </c>
       <c r="E38" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B39" t="s">
-        <v>384</v>
+        <v>440</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>165</v>
+        <v>221</v>
       </c>
       <c r="E39" t="s">
-        <v>385</v>
+        <v>441</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B40" t="s">
-        <v>384</v>
+        <v>440</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>386</v>
+        <v>442</v>
       </c>
       <c r="E40" t="s">
-        <v>387</v>
+        <v>443</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B41" t="s">
-        <v>388</v>
+        <v>444</v>
       </c>
       <c r="C41" t="s">
         <v>14</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
+        <v>253</v>
       </c>
       <c r="E41" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B42" t="s">
-        <v>389</v>
+        <v>445</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>390</v>
+        <v>446</v>
       </c>
       <c r="E42" t="s">
-        <v>391</v>
+        <v>447</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B43" t="s">
-        <v>389</v>
+        <v>445</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
       <c r="E43" t="s">
-        <v>392</v>
+        <v>448</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B44" t="s">
-        <v>393</v>
+        <v>449</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
       <c r="E44" t="s">
-        <v>207</v>
+        <v>263</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B45" t="s">
-        <v>394</v>
+        <v>450</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="E45" t="s">
-        <v>396</v>
+        <v>452</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B46" t="s">
-        <v>394</v>
+        <v>450</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="E46" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B47" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="C47" t="s">
         <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>399</v>
+        <v>455</v>
       </c>
       <c r="E47" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B48" t="s">
-        <v>400</v>
+        <v>456</v>
       </c>
       <c r="C48" t="s">
         <v>14</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="E48" t="s">
-        <v>401</v>
+        <v>457</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B49" t="s">
-        <v>402</v>
+        <v>458</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>403</v>
+        <v>459</v>
       </c>
       <c r="E49" t="s">
-        <v>404</v>
+        <v>460</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B50" t="s">
-        <v>402</v>
+        <v>458</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>234</v>
+        <v>290</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B51" t="s">
-        <v>405</v>
+        <v>461</v>
       </c>
       <c r="C51" t="s">
         <v>14</v>
       </c>
       <c r="D51" t="s">
-        <v>406</v>
+        <v>462</v>
       </c>
       <c r="E51" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B52" t="s">
-        <v>407</v>
+        <v>463</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>408</v>
+        <v>464</v>
       </c>
       <c r="E52" t="s">
-        <v>409</v>
+        <v>465</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B53" t="s">
-        <v>407</v>
+        <v>463</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>410</v>
+        <v>466</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B54" t="s">
-        <v>411</v>
+        <v>467</v>
       </c>
       <c r="C54" t="s">
         <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>247</v>
+        <v>303</v>
       </c>
       <c r="E54" t="s">
-        <v>412</v>
+        <v>468</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B55" t="s">
-        <v>413</v>
+        <v>469</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>414</v>
+        <v>470</v>
       </c>
       <c r="E55" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B56" t="s">
-        <v>413</v>
+        <v>469</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>415</v>
+        <v>471</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B57" t="s">
-        <v>416</v>
+        <v>472</v>
       </c>
       <c r="C57" t="s">
         <v>14</v>
       </c>
       <c r="D57" t="s">
-        <v>417</v>
+        <v>473</v>
       </c>
       <c r="E57" t="s">
-        <v>418</v>
+        <v>474</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B58" t="s">
-        <v>419</v>
+        <v>475</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>420</v>
+        <v>476</v>
       </c>
       <c r="E58" t="s">
-        <v>421</v>
+        <v>477</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B59" t="s">
-        <v>419</v>
+        <v>475</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
         <v>33</v>
       </c>
       <c r="E59" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B60" t="s">
-        <v>422</v>
+        <v>478</v>
       </c>
       <c r="C60" t="s">
         <v>14</v>
       </c>
       <c r="D60" t="s">
-        <v>261</v>
+        <v>317</v>
       </c>
       <c r="E60" t="s">
-        <v>262</v>
+        <v>318</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B61" t="s">
-        <v>423</v>
+        <v>479</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
-        <v>264</v>
+        <v>320</v>
       </c>
       <c r="E61" t="s">
-        <v>424</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B62" t="s">
-        <v>423</v>
+        <v>479</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>425</v>
+        <v>481</v>
       </c>
       <c r="E62" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B63" t="s">
-        <v>427</v>
+        <v>483</v>
       </c>
       <c r="C63" t="s">
         <v>14</v>
       </c>
       <c r="D63" t="s">
         <v>42</v>
       </c>
       <c r="E63" t="s">
-        <v>266</v>
+        <v>322</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B64" t="s">
-        <v>428</v>
+        <v>484</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>429</v>
+        <v>485</v>
       </c>
       <c r="E64" t="s">
-        <v>430</v>
+        <v>486</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B65" t="s">
-        <v>428</v>
+        <v>484</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
       <c r="E65" t="s">
-        <v>432</v>
+        <v>488</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B66" t="s">
-        <v>433</v>
+        <v>489</v>
       </c>
       <c r="C66" t="s">
         <v>14</v>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
       <c r="E66" t="s">
-        <v>273</v>
+        <v>329</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B67" t="s">
-        <v>434</v>
+        <v>490</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
       <c r="E67" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B68" t="s">
-        <v>434</v>
+        <v>490</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>436</v>
+        <v>492</v>
       </c>
       <c r="E68" t="s">
-        <v>437</v>
+        <v>493</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B69" t="s">
-        <v>438</v>
+        <v>494</v>
       </c>
       <c r="C69" t="s">
         <v>14</v>
       </c>
       <c r="D69" t="s">
-        <v>276</v>
+        <v>332</v>
       </c>
       <c r="E69" t="s">
-        <v>439</v>
+        <v>495</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B70" t="s">
-        <v>440</v>
+        <v>496</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>281</v>
+        <v>337</v>
       </c>
       <c r="E70" t="s">
-        <v>441</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B71" t="s">
-        <v>440</v>
+        <v>496</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E71" t="s">
-        <v>442</v>
+        <v>498</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B72" t="s">
-        <v>443</v>
+        <v>499</v>
       </c>
       <c r="C72" t="s">
         <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>444</v>
+        <v>500</v>
       </c>
       <c r="E72" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B73" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>446</v>
+        <v>502</v>
       </c>
       <c r="E73" t="s">
-        <v>447</v>
+        <v>503</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B74" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
       <c r="E74" t="s">
-        <v>449</v>
+        <v>505</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B75" t="s">
-        <v>450</v>
+        <v>506</v>
       </c>
       <c r="C75" t="s">
         <v>14</v>
       </c>
       <c r="D75" t="s">
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="E75" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B76" t="s">
-        <v>453</v>
+        <v>509</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
       <c r="D76" t="s">
         <v>75</v>
       </c>
       <c r="E76" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B77" t="s">
-        <v>453</v>
+        <v>509</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
       <c r="E77" t="s">
-        <v>455</v>
+        <v>511</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B78" t="s">
-        <v>456</v>
+        <v>512</v>
       </c>
       <c r="C78" t="s">
         <v>14</v>
       </c>
       <c r="D78" t="s">
-        <v>457</v>
+        <v>513</v>
       </c>
       <c r="E78" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B79" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>459</v>
+        <v>515</v>
       </c>
       <c r="E79" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B80" t="s">
-        <v>458</v>
+        <v>514</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>461</v>
+        <v>517</v>
       </c>
       <c r="E80" t="s">
-        <v>462</v>
+        <v>518</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B81" t="s">
-        <v>463</v>
+        <v>519</v>
       </c>
       <c r="C81" t="s">
         <v>14</v>
       </c>
       <c r="D81" t="s">
-        <v>464</v>
+        <v>520</v>
       </c>
       <c r="E81" t="s">
-        <v>465</v>
+        <v>521</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B82" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="E82" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B83" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>94</v>
       </c>
       <c r="E83" t="s">
-        <v>469</v>
+        <v>525</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="C84" t="s">
         <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="E84" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B85" t="s">
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
       <c r="E85" t="s">
-        <v>475</v>
+        <v>531</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>100</v>
       </c>
       <c r="E86" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B87" t="s">
-        <v>476</v>
+        <v>532</v>
       </c>
       <c r="C87" t="s">
         <v>14</v>
       </c>
       <c r="D87" t="s">
-        <v>477</v>
+        <v>533</v>
       </c>
       <c r="E87" t="s">
-        <v>478</v>
+        <v>534</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
-        <v>479</v>
+        <v>535</v>
       </c>
       <c r="C88" t="s">
         <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>480</v>
+        <v>536</v>
       </c>
       <c r="E88" t="s">
-        <v>481</v>
+        <v>537</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B89" t="s">
-        <v>479</v>
+        <v>535</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>482</v>
+        <v>538</v>
       </c>
       <c r="E89" t="s">
-        <v>483</v>
+        <v>539</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
-        <v>484</v>
+        <v>540</v>
       </c>
       <c r="C90" t="s">
         <v>14</v>
       </c>
       <c r="D90" t="s">
-        <v>485</v>
+        <v>541</v>
       </c>
       <c r="E90" t="s">
-        <v>486</v>
+        <v>542</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
-        <v>487</v>
+        <v>543</v>
       </c>
       <c r="C91" t="s">
         <v>7</v>
       </c>
       <c r="D91" t="s">
         <v>113</v>
       </c>
       <c r="E91" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B92" t="s">
-        <v>487</v>
+        <v>543</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>489</v>
+        <v>545</v>
       </c>
       <c r="E92" t="s">
-        <v>490</v>
+        <v>546</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B93" t="s">
-        <v>491</v>
+        <v>547</v>
       </c>
       <c r="C93" t="s">
         <v>14</v>
       </c>
       <c r="D93" t="s">
         <v>116</v>
       </c>
       <c r="E93" t="s">
-        <v>492</v>
+        <v>548</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B94" t="s">
-        <v>493</v>
+        <v>549</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>494</v>
+        <v>550</v>
       </c>
       <c r="E94" t="s">
-        <v>495</v>
+        <v>551</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B95" t="s">
-        <v>493</v>
+        <v>549</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>122</v>
       </c>
       <c r="E95" t="s">
-        <v>496</v>
+        <v>552</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B96" t="s">
-        <v>497</v>
+        <v>553</v>
       </c>
       <c r="C96" t="s">
         <v>14</v>
       </c>
       <c r="D96" t="s">
-        <v>498</v>
+        <v>554</v>
       </c>
       <c r="E96" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B97" t="s">
-        <v>499</v>
+        <v>555</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>500</v>
+        <v>556</v>
       </c>
       <c r="E97" t="s">
-        <v>500</v>
+        <v>556</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B98" t="s">
-        <v>499</v>
+        <v>555</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>501</v>
+        <v>557</v>
       </c>
       <c r="E98" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B99" t="s">
-        <v>502</v>
+        <v>558</v>
       </c>
       <c r="C99" t="s">
         <v>14</v>
       </c>
       <c r="D99" t="s">
         <v>134</v>
       </c>
       <c r="E99" t="s">
-        <v>503</v>
+        <v>559</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>560</v>
       </c>
       <c r="C100" t="s">
         <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>505</v>
+        <v>561</v>
       </c>
       <c r="E100" t="s">
-        <v>506</v>
+        <v>562</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B101" t="s">
-        <v>504</v>
+        <v>560</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>507</v>
+        <v>563</v>
       </c>
       <c r="E101" t="s">
-        <v>508</v>
+        <v>564</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B102" t="s">
-        <v>509</v>
+        <v>565</v>
       </c>
       <c r="C102" t="s">
         <v>14</v>
       </c>
       <c r="D102" t="s">
-        <v>510</v>
+        <v>141</v>
       </c>
       <c r="E102" t="s">
-        <v>142</v>
+        <v>566</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B103" t="s">
-        <v>511</v>
+        <v>567</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>512</v>
+        <v>568</v>
       </c>
       <c r="E103" t="s">
-        <v>513</v>
+        <v>146</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B104" t="s">
-        <v>511</v>
+        <v>567</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
-        <v>146</v>
+        <v>569</v>
       </c>
       <c r="E104" t="s">
-        <v>514</v>
+        <v>569</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B105" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="C105" t="s">
         <v>14</v>
       </c>
       <c r="D105" t="s">
-        <v>516</v>
+        <v>151</v>
       </c>
       <c r="E105" t="s">
-        <v>517</v>
+        <v>571</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>518</v>
+        <v>572</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E106" t="s">
-        <v>154</v>
+        <v>573</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B107" t="s">
-        <v>518</v>
+        <v>572</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="E107" t="s">
-        <v>520</v>
+        <v>575</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="B108" t="s">
-        <v>521</v>
+        <v>576</v>
       </c>
       <c r="C108" t="s">
         <v>14</v>
       </c>
       <c r="D108" t="s">
-        <v>522</v>
+        <v>159</v>
       </c>
       <c r="E108" t="s">
-        <v>523</v>
+        <v>577</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>344</v>
+      </c>
+      <c r="B109" t="s">
+        <v>578</v>
+      </c>
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
+        <v>579</v>
+      </c>
+      <c r="E109" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
+        <v>578</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>581</v>
+      </c>
+      <c r="E110" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" t="s">
+        <v>344</v>
+      </c>
+      <c r="B111" t="s">
+        <v>583</v>
+      </c>
+      <c r="C111" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" t="s">
+        <v>584</v>
+      </c>
+      <c r="E111" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" t="s">
+        <v>344</v>
+      </c>
+      <c r="B112" t="s">
+        <v>585</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
+        <v>169</v>
+      </c>
+      <c r="E112" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" t="s">
+        <v>344</v>
+      </c>
+      <c r="B113" t="s">
+        <v>585</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>587</v>
+      </c>
+      <c r="E113" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" t="s">
+        <v>344</v>
+      </c>
+      <c r="B114" t="s">
+        <v>588</v>
+      </c>
+      <c r="C114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" t="s">
+        <v>589</v>
+      </c>
+      <c r="E114" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" t="s">
+        <v>344</v>
+      </c>
+      <c r="B115" t="s">
+        <v>590</v>
+      </c>
+      <c r="C115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" t="s">
+        <v>591</v>
+      </c>
+      <c r="E115" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>344</v>
+      </c>
+      <c r="B116" t="s">
+        <v>590</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>592</v>
+      </c>
+      <c r="E116" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>344</v>
+      </c>
+      <c r="B117" t="s">
+        <v>594</v>
+      </c>
+      <c r="C117" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" t="s">
+        <v>595</v>
+      </c>
+      <c r="E117" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>344</v>
+      </c>
+      <c r="B118" t="s">
+        <v>597</v>
+      </c>
+      <c r="C118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" t="s">
+        <v>598</v>
+      </c>
+      <c r="E118" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" t="s">
+        <v>344</v>
+      </c>
+      <c r="B119" t="s">
+        <v>597</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>188</v>
+      </c>
+      <c r="E119" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" t="s">
+        <v>344</v>
+      </c>
+      <c r="B120" t="s">
+        <v>601</v>
+      </c>
+      <c r="C120" t="s">
+        <v>14</v>
+      </c>
+      <c r="D120" t="s">
+        <v>602</v>
+      </c>
+      <c r="E120" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" t="s">
+        <v>344</v>
+      </c>
+      <c r="B121" t="s">
+        <v>604</v>
+      </c>
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
+        <v>605</v>
+      </c>
+      <c r="E121" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" t="s">
+        <v>344</v>
+      </c>
+      <c r="B122" t="s">
+        <v>604</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>607</v>
+      </c>
+      <c r="E122" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" t="s">
+        <v>344</v>
+      </c>
+      <c r="B123" t="s">
+        <v>608</v>
+      </c>
+      <c r="C123" t="s">
+        <v>14</v>
+      </c>
+      <c r="D123" t="s">
+        <v>609</v>
+      </c>
+      <c r="E123" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" t="s">
+        <v>344</v>
+      </c>
+      <c r="B124" t="s">
+        <v>611</v>
+      </c>
+      <c r="C124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" t="s">
+        <v>201</v>
+      </c>
+      <c r="E124" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" t="s">
+        <v>344</v>
+      </c>
+      <c r="B125" t="s">
+        <v>611</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>613</v>
+      </c>
+      <c r="E125" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" t="s">
+        <v>344</v>
+      </c>
+      <c r="B126" t="s">
+        <v>615</v>
+      </c>
+      <c r="C126" t="s">
+        <v>14</v>
+      </c>
+      <c r="D126" t="s">
+        <v>616</v>
+      </c>
+      <c r="E126" t="s">
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B2" t="s">
-        <v>525</v>
+        <v>619</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>381</v>
+        <v>437</v>
       </c>
       <c r="E2" t="s">
-        <v>527</v>
+        <v>621</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B3" t="s">
-        <v>528</v>
+        <v>622</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="E3" t="s">
-        <v>529</v>
+        <v>623</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B4" t="s">
-        <v>530</v>
+        <v>624</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="E4" t="s">
-        <v>531</v>
+        <v>625</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B5" t="s">
-        <v>532</v>
+        <v>626</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="E5" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B6" t="s">
-        <v>533</v>
+        <v>627</v>
       </c>
       <c r="C6" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D6" t="s">
-        <v>534</v>
+        <v>628</v>
       </c>
       <c r="E6" t="s">
-        <v>534</v>
+        <v>628</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B7" t="s">
-        <v>535</v>
+        <v>629</v>
       </c>
       <c r="C7" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D7" t="s">
-        <v>536</v>
+        <v>630</v>
       </c>
       <c r="E7" t="s">
-        <v>234</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B8" t="s">
-        <v>537</v>
+        <v>631</v>
       </c>
       <c r="C8" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D8" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B9" t="s">
-        <v>538</v>
+        <v>632</v>
       </c>
       <c r="C9" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D9" t="s">
-        <v>236</v>
+        <v>292</v>
       </c>
       <c r="E9" t="s">
-        <v>236</v>
+        <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B10" t="s">
-        <v>539</v>
+        <v>633</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>540</v>
+        <v>634</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B11" t="s">
-        <v>541</v>
+        <v>635</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B12" t="s">
-        <v>541</v>
+        <v>635</v>
       </c>
       <c r="C12" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>542</v>
+        <v>636</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B13" t="s">
-        <v>543</v>
+        <v>637</v>
       </c>
       <c r="C13" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D13" t="s">
-        <v>261</v>
+        <v>317</v>
       </c>
       <c r="E13" t="s">
-        <v>262</v>
+        <v>318</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B14" t="s">
-        <v>544</v>
+        <v>638</v>
       </c>
       <c r="C14" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D14" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E14" t="s">
-        <v>442</v>
+        <v>498</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B15" t="s">
-        <v>545</v>
+        <v>639</v>
       </c>
       <c r="C15" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D15" t="s">
-        <v>285</v>
+        <v>341</v>
       </c>
       <c r="E15" t="s">
-        <v>285</v>
+        <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B16" t="s">
-        <v>546</v>
+        <v>640</v>
       </c>
       <c r="C16" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D16" t="s">
-        <v>547</v>
+        <v>641</v>
       </c>
       <c r="E16" t="s">
-        <v>548</v>
+        <v>642</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B17" t="s">
-        <v>549</v>
+        <v>643</v>
       </c>
       <c r="C17" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="E17" t="s">
-        <v>550</v>
+        <v>644</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B18" t="s">
-        <v>551</v>
+        <v>645</v>
       </c>
       <c r="C18" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D18" t="s">
-        <v>460</v>
+        <v>516</v>
       </c>
       <c r="E18" t="s">
-        <v>552</v>
+        <v>646</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B19" t="s">
-        <v>553</v>
+        <v>647</v>
       </c>
       <c r="C19" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D19" t="s">
-        <v>554</v>
+        <v>648</v>
       </c>
       <c r="E19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B20" t="s">
-        <v>555</v>
+        <v>649</v>
       </c>
       <c r="C20" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D20" t="s">
-        <v>556</v>
+        <v>650</v>
       </c>
       <c r="E20" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
+        <v>618</v>
+      </c>
+      <c r="B21" t="s">
+        <v>651</v>
+      </c>
+      <c r="C21" t="s">
+        <v>297</v>
+      </c>
+      <c r="D21" t="s">
         <v>524</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B22" t="s">
-        <v>558</v>
+        <v>652</v>
       </c>
       <c r="C22" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D22" t="s">
         <v>95</v>
       </c>
       <c r="E22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B23" t="s">
-        <v>559</v>
+        <v>653</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D23" t="s">
-        <v>560</v>
+        <v>654</v>
       </c>
       <c r="E23" t="s">
-        <v>561</v>
+        <v>655</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B24" t="s">
-        <v>562</v>
+        <v>656</v>
       </c>
       <c r="C24" t="s">
-        <v>526</v>
+        <v>297</v>
       </c>
       <c r="D24" t="s">
-        <v>471</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>472</v>
+        <v>657</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B25" t="s">
-        <v>563</v>
+        <v>658</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>620</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>534</v>
       </c>
       <c r="E25" t="s">
-        <v>564</v>
+        <v>659</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B26" t="s">
-        <v>565</v>
+        <v>660</v>
       </c>
       <c r="C26" t="s">
-        <v>526</v>
+        <v>297</v>
       </c>
       <c r="D26" t="s">
-        <v>478</v>
+        <v>661</v>
       </c>
       <c r="E26" t="s">
-        <v>566</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B27" t="s">
-        <v>567</v>
+        <v>662</v>
       </c>
       <c r="C27" t="s">
-        <v>241</v>
+        <v>620</v>
       </c>
       <c r="D27" t="s">
-        <v>568</v>
+        <v>663</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>536</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B28" t="s">
-        <v>569</v>
+        <v>664</v>
       </c>
       <c r="C28" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D28" t="s">
-        <v>570</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
-        <v>480</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="B29" t="s">
-        <v>571</v>
+        <v>665</v>
       </c>
       <c r="C29" t="s">
-        <v>526</v>
+        <v>297</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>666</v>
       </c>
       <c r="E29" t="s">
-        <v>130</v>
-[...16 lines deleted...]
-        <v>573</v>
+        <v>666</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B2" t="s">
-        <v>575</v>
+        <v>668</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="E2" t="s">
-        <v>576</v>
+        <v>669</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B3" t="s">
-        <v>577</v>
+        <v>670</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>578</v>
+        <v>671</v>
       </c>
       <c r="E3" t="s">
-        <v>578</v>
+        <v>671</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B4" t="s">
-        <v>579</v>
+        <v>672</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
-        <v>408</v>
+        <v>464</v>
       </c>
       <c r="E4" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B5" t="s">
-        <v>580</v>
+        <v>673</v>
       </c>
       <c r="C5" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D5" t="s">
-        <v>581</v>
+        <v>674</v>
       </c>
       <c r="E5" t="s">
-        <v>582</v>
+        <v>675</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B6" t="s">
-        <v>583</v>
+        <v>676</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B7" t="s">
-        <v>584</v>
+        <v>677</v>
       </c>
       <c r="C7" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D7" t="s">
-        <v>585</v>
+        <v>678</v>
       </c>
       <c r="E7" t="s">
-        <v>586</v>
+        <v>679</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B8" t="s">
-        <v>587</v>
+        <v>680</v>
       </c>
       <c r="C8" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D8" t="s">
-        <v>588</v>
+        <v>681</v>
       </c>
       <c r="E8" t="s">
-        <v>424</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B9" t="s">
-        <v>587</v>
+        <v>680</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D9" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
       <c r="E9" t="s">
-        <v>589</v>
+        <v>682</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B10" t="s">
-        <v>590</v>
+        <v>683</v>
       </c>
       <c r="C10" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>591</v>
+        <v>684</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B11" t="s">
-        <v>592</v>
+        <v>685</v>
       </c>
       <c r="C11" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D11" t="s">
         <v>87</v>
       </c>
       <c r="E11" t="s">
-        <v>593</v>
+        <v>686</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B12" t="s">
-        <v>594</v>
+        <v>687</v>
       </c>
       <c r="C12" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D12" t="s">
-        <v>595</v>
+        <v>688</v>
       </c>
       <c r="E12" t="s">
-        <v>595</v>
+        <v>688</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B13" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
       <c r="C13" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D13" t="s">
-        <v>597</v>
+        <v>690</v>
       </c>
       <c r="E13" t="s">
-        <v>554</v>
+        <v>648</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B14" t="s">
-        <v>598</v>
+        <v>691</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D14" t="s">
-        <v>599</v>
+        <v>692</v>
       </c>
       <c r="E14" t="s">
-        <v>600</v>
+        <v>693</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B15" t="s">
-        <v>601</v>
+        <v>694</v>
       </c>
       <c r="C15" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D15" t="s">
-        <v>556</v>
+        <v>650</v>
       </c>
       <c r="E15" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B16" t="s">
-        <v>602</v>
+        <v>695</v>
       </c>
       <c r="C16" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D16" t="s">
-        <v>603</v>
+        <v>696</v>
       </c>
       <c r="E16" t="s">
-        <v>604</v>
+        <v>697</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B17" t="s">
-        <v>605</v>
+        <v>698</v>
       </c>
       <c r="C17" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D17" t="s">
-        <v>606</v>
+        <v>699</v>
       </c>
       <c r="E17" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B18" t="s">
-        <v>607</v>
+        <v>700</v>
       </c>
       <c r="C18" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D18" t="s">
-        <v>608</v>
+        <v>701</v>
       </c>
       <c r="E18" t="s">
-        <v>477</v>
+        <v>533</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B19" t="s">
-        <v>609</v>
+        <v>702</v>
       </c>
       <c r="C19" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D19" t="s">
-        <v>566</v>
+        <v>659</v>
       </c>
       <c r="E19" t="s">
-        <v>610</v>
+        <v>703</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B20" t="s">
-        <v>611</v>
+        <v>704</v>
       </c>
       <c r="C20" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D20" t="s">
-        <v>612</v>
+        <v>705</v>
       </c>
       <c r="E20" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B21" t="s">
-        <v>613</v>
+        <v>706</v>
       </c>
       <c r="C21" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D21" t="s">
-        <v>614</v>
+        <v>707</v>
       </c>
       <c r="E21" t="s">
-        <v>615</v>
+        <v>708</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B22" t="s">
-        <v>616</v>
+        <v>709</v>
       </c>
       <c r="C22" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D22" t="s">
-        <v>617</v>
+        <v>710</v>
       </c>
       <c r="E22" t="s">
-        <v>618</v>
+        <v>711</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B23" t="s">
-        <v>619</v>
+        <v>712</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D23" t="s">
         <v>114</v>
       </c>
       <c r="E23" t="s">
-        <v>488</v>
+        <v>544</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B24" t="s">
+        <v>713</v>
+      </c>
+      <c r="C24" t="s">
         <v>620</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>490</v>
+        <v>546</v>
       </c>
       <c r="E24" t="s">
-        <v>621</v>
+        <v>714</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B25" t="s">
-        <v>622</v>
+        <v>715</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D25" t="s">
-        <v>623</v>
+        <v>716</v>
       </c>
       <c r="E25" t="s">
-        <v>624</v>
+        <v>717</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B26" t="s">
-        <v>625</v>
+        <v>718</v>
       </c>
       <c r="C26" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D26" t="s">
         <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B27" t="s">
-        <v>626</v>
+        <v>719</v>
       </c>
       <c r="C27" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D27" t="s">
-        <v>627</v>
+        <v>720</v>
       </c>
       <c r="E27" t="s">
-        <v>628</v>
+        <v>721</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B28" t="s">
-        <v>629</v>
+        <v>722</v>
       </c>
       <c r="C28" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D28" t="s">
         <v>125</v>
       </c>
       <c r="E28" t="s">
-        <v>630</v>
+        <v>723</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B29" t="s">
-        <v>631</v>
+        <v>724</v>
       </c>
       <c r="C29" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D29" t="s">
-        <v>632</v>
+        <v>725</v>
       </c>
       <c r="E29" t="s">
-        <v>633</v>
+        <v>726</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B30" t="s">
-        <v>634</v>
+        <v>727</v>
       </c>
       <c r="C30" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D30" t="s">
         <v>137</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B31" t="s">
-        <v>635</v>
+        <v>728</v>
       </c>
       <c r="C31" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D31" t="s">
-        <v>636</v>
+        <v>729</v>
       </c>
       <c r="E31" t="s">
-        <v>505</v>
+        <v>561</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>574</v>
+        <v>667</v>
       </c>
       <c r="B32" t="s">
-        <v>637</v>
+        <v>730</v>
       </c>
       <c r="C32" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D32" t="s">
-        <v>638</v>
+        <v>731</v>
       </c>
       <c r="E32" t="s">
-        <v>638</v>
+        <v>731</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>667</v>
+      </c>
+      <c r="B33" t="s">
+        <v>732</v>
+      </c>
+      <c r="C33" t="s">
+        <v>620</v>
+      </c>
+      <c r="D33" t="s">
+        <v>733</v>
+      </c>
+      <c r="E33" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>667</v>
+      </c>
+      <c r="B34" t="s">
+        <v>735</v>
+      </c>
+      <c r="C34" t="s">
+        <v>297</v>
+      </c>
+      <c r="D34" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>667</v>
+      </c>
+      <c r="B35" t="s">
+        <v>737</v>
+      </c>
+      <c r="C35" t="s">
+        <v>620</v>
+      </c>
+      <c r="D35" t="s">
+        <v>738</v>
+      </c>
+      <c r="E35" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>667</v>
+      </c>
+      <c r="B36" t="s">
+        <v>739</v>
+      </c>
+      <c r="C36" t="s">
+        <v>297</v>
+      </c>
+      <c r="D36" t="s">
+        <v>740</v>
+      </c>
+      <c r="E36" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>667</v>
+      </c>
+      <c r="B37" t="s">
+        <v>742</v>
+      </c>
+      <c r="C37" t="s">
+        <v>620</v>
+      </c>
+      <c r="D37" t="s">
+        <v>162</v>
+      </c>
+      <c r="E37" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>667</v>
+      </c>
+      <c r="B38" t="s">
+        <v>744</v>
+      </c>
+      <c r="C38" t="s">
+        <v>297</v>
+      </c>
+      <c r="D38" t="s">
+        <v>745</v>
+      </c>
+      <c r="E38" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>667</v>
+      </c>
+      <c r="B39" t="s">
+        <v>746</v>
+      </c>
+      <c r="C39" t="s">
+        <v>620</v>
+      </c>
+      <c r="D39" t="s">
+        <v>582</v>
+      </c>
+      <c r="E39" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>667</v>
+      </c>
+      <c r="B40" t="s">
+        <v>748</v>
+      </c>
+      <c r="C40" t="s">
+        <v>297</v>
+      </c>
+      <c r="D40" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B2" t="s">
-        <v>640</v>
+        <v>750</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>336</v>
+        <v>392</v>
       </c>
       <c r="E2" t="s">
-        <v>641</v>
+        <v>751</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B3" t="s">
-        <v>642</v>
+        <v>752</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>643</v>
+        <v>753</v>
       </c>
       <c r="E3" t="s">
-        <v>643</v>
+        <v>753</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B4" t="s">
-        <v>644</v>
+        <v>754</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
-        <v>645</v>
+        <v>755</v>
       </c>
       <c r="E4" t="s">
-        <v>646</v>
+        <v>756</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B5" t="s">
-        <v>647</v>
+        <v>757</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
-        <v>226</v>
+        <v>282</v>
       </c>
       <c r="E5" t="s">
-        <v>648</v>
+        <v>758</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B6" t="s">
-        <v>649</v>
+        <v>759</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D6" t="s">
-        <v>650</v>
+        <v>760</v>
       </c>
       <c r="E6" t="s">
-        <v>651</v>
+        <v>761</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B7" t="s">
-        <v>652</v>
+        <v>762</v>
       </c>
       <c r="C7" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D7" t="s">
-        <v>653</v>
+        <v>763</v>
       </c>
       <c r="E7" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B8" t="s">
-        <v>654</v>
+        <v>764</v>
       </c>
       <c r="C8" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D8" t="s">
-        <v>655</v>
+        <v>765</v>
       </c>
       <c r="E8" t="s">
-        <v>656</v>
+        <v>766</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B9" t="s">
-        <v>657</v>
+        <v>767</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D9" t="s">
-        <v>656</v>
+        <v>766</v>
       </c>
       <c r="E9" t="s">
-        <v>606</v>
+        <v>699</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B10" t="s">
-        <v>658</v>
+        <v>768</v>
       </c>
       <c r="C10" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D10" t="s">
-        <v>659</v>
+        <v>769</v>
       </c>
       <c r="E10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>639</v>
+        <v>749</v>
       </c>
       <c r="B11" t="s">
-        <v>660</v>
+        <v>770</v>
       </c>
       <c r="C11" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D11" t="s">
         <v>134</v>
       </c>
       <c r="E11" t="s">
         <v>135</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>749</v>
+      </c>
+      <c r="B12" t="s">
+        <v>771</v>
+      </c>
+      <c r="C12" t="s">
+        <v>620</v>
+      </c>
+      <c r="D12" t="s">
+        <v>772</v>
+      </c>
+      <c r="E12" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>749</v>
+      </c>
+      <c r="B13" t="s">
+        <v>773</v>
+      </c>
+      <c r="C13" t="s">
+        <v>297</v>
+      </c>
+      <c r="D13" t="s">
+        <v>156</v>
+      </c>
+      <c r="E13" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
@@ -35077,386 +38699,386 @@
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B2" t="s">
-        <v>662</v>
+        <v>775</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>414</v>
+        <v>470</v>
       </c>
       <c r="E2" t="s">
-        <v>251</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B3" t="s">
-        <v>663</v>
+        <v>776</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>415</v>
+        <v>471</v>
       </c>
       <c r="E3" t="s">
-        <v>415</v>
+        <v>471</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B4" t="s">
-        <v>664</v>
+        <v>777</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>665</v>
+        <v>778</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B5" t="s">
-        <v>666</v>
+        <v>779</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B6" t="s">
-        <v>667</v>
+        <v>780</v>
       </c>
       <c r="C6" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D6" t="s">
-        <v>668</v>
+        <v>781</v>
       </c>
       <c r="E6" t="s">
-        <v>669</v>
+        <v>782</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B7" t="s">
-        <v>670</v>
+        <v>783</v>
       </c>
       <c r="C7" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D7" t="s">
-        <v>418</v>
+        <v>474</v>
       </c>
       <c r="E7" t="s">
-        <v>418</v>
+        <v>474</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B8" t="s">
-        <v>671</v>
+        <v>784</v>
       </c>
       <c r="C8" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>540</v>
+        <v>634</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B9" t="s">
-        <v>672</v>
+        <v>785</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D9" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="E9" t="s">
-        <v>673</v>
+        <v>786</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B10" t="s">
-        <v>674</v>
+        <v>787</v>
       </c>
       <c r="C10" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D10" t="s">
-        <v>258</v>
+        <v>314</v>
       </c>
       <c r="E10" t="s">
-        <v>420</v>
+        <v>476</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B11" t="s">
-        <v>675</v>
+        <v>788</v>
       </c>
       <c r="C11" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B12" t="s">
-        <v>676</v>
+        <v>789</v>
       </c>
       <c r="C12" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>542</v>
+        <v>636</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B13" t="s">
-        <v>677</v>
+        <v>790</v>
       </c>
       <c r="C13" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D13" t="s">
-        <v>678</v>
+        <v>791</v>
       </c>
       <c r="E13" t="s">
-        <v>679</v>
+        <v>792</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B14" t="s">
-        <v>680</v>
+        <v>793</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D14" t="s">
-        <v>268</v>
+        <v>324</v>
       </c>
       <c r="E14" t="s">
-        <v>269</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B15" t="s">
-        <v>681</v>
+        <v>794</v>
       </c>
       <c r="C15" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D15" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
       <c r="E15" t="s">
-        <v>432</v>
+        <v>488</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B16" t="s">
-        <v>682</v>
+        <v>795</v>
       </c>
       <c r="C16" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D16" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
       <c r="E16" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B17" t="s">
-        <v>683</v>
+        <v>796</v>
       </c>
       <c r="C17" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B18" t="s">
-        <v>684</v>
+        <v>797</v>
       </c>
       <c r="C18" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D18" t="s">
-        <v>274</v>
+        <v>330</v>
       </c>
       <c r="E18" t="s">
-        <v>685</v>
+        <v>798</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B19" t="s">
-        <v>686</v>
+        <v>799</v>
       </c>
       <c r="C19" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B20" t="s">
-        <v>687</v>
+        <v>800</v>
       </c>
       <c r="C20" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D20" t="s">
         <v>56</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>661</v>
+        <v>774</v>
       </c>
       <c r="B21" t="s">
-        <v>688</v>
+        <v>801</v>
       </c>
       <c r="C21" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D21" t="s">
-        <v>689</v>
+        <v>802</v>
       </c>
       <c r="E21" t="s">
-        <v>689</v>
+        <v>802</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
@@ -35471,550 +39093,552 @@
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B2" t="s">
-        <v>691</v>
+        <v>804</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>410</v>
       </c>
       <c r="E2" t="s">
-        <v>692</v>
+        <v>805</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B3" t="s">
-        <v>693</v>
+        <v>806</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>694</v>
+        <v>807</v>
       </c>
       <c r="E3" t="s">
-        <v>694</v>
+        <v>807</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B4" t="s">
-        <v>695</v>
+        <v>808</v>
       </c>
       <c r="C4" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D4" t="s">
-        <v>696</v>
+        <v>809</v>
       </c>
       <c r="E4" t="s">
-        <v>697</v>
+        <v>810</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B5" t="s">
-        <v>698</v>
+        <v>811</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
-        <v>699</v>
+        <v>812</v>
       </c>
       <c r="E5" t="s">
-        <v>699</v>
+        <v>812</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B6" t="s">
-        <v>700</v>
+        <v>813</v>
       </c>
       <c r="C6" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D6" t="s">
-        <v>701</v>
+        <v>814</v>
       </c>
       <c r="E6" t="s">
-        <v>701</v>
+        <v>814</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B7" t="s">
-        <v>702</v>
+        <v>815</v>
       </c>
       <c r="C7" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D7" t="s">
         <v>57</v>
       </c>
       <c r="E7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B8" t="s">
-        <v>703</v>
+        <v>816</v>
       </c>
       <c r="C8" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D8" t="s">
-        <v>276</v>
+        <v>332</v>
       </c>
       <c r="E8" t="s">
-        <v>276</v>
+        <v>332</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B9" t="s">
-        <v>704</v>
+        <v>817</v>
       </c>
       <c r="C9" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D9" t="s">
-        <v>439</v>
+        <v>495</v>
       </c>
       <c r="E9" t="s">
-        <v>278</v>
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B10" t="s">
-        <v>705</v>
+        <v>818</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D10" t="s">
-        <v>279</v>
+        <v>335</v>
       </c>
       <c r="E10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B11" t="s">
-        <v>706</v>
+        <v>819</v>
       </c>
       <c r="C11" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D11" t="s">
-        <v>707</v>
+        <v>820</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B12" t="s">
-        <v>708</v>
+        <v>821</v>
       </c>
       <c r="C12" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D12" t="s">
-        <v>281</v>
+        <v>337</v>
       </c>
       <c r="E12" t="s">
-        <v>281</v>
+        <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B13" t="s">
-        <v>709</v>
+        <v>822</v>
       </c>
       <c r="C13" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D13" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="E13" t="s">
-        <v>442</v>
+        <v>498</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B14" t="s">
-        <v>710</v>
+        <v>823</v>
       </c>
       <c r="C14" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B15" t="s">
-        <v>711</v>
+        <v>824</v>
       </c>
       <c r="C15" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D15" t="s">
-        <v>712</v>
+        <v>825</v>
       </c>
       <c r="E15" t="s">
-        <v>712</v>
+        <v>825</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B16" t="s">
-        <v>713</v>
+        <v>826</v>
       </c>
       <c r="C16" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D16" t="s">
-        <v>714</v>
+        <v>827</v>
       </c>
       <c r="E16" t="s">
-        <v>715</v>
+        <v>828</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B17" t="s">
-        <v>716</v>
+        <v>829</v>
       </c>
       <c r="C17" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D17" t="s">
-        <v>717</v>
+        <v>830</v>
       </c>
       <c r="E17" t="s">
-        <v>717</v>
+        <v>830</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B18" t="s">
-        <v>718</v>
+        <v>831</v>
       </c>
       <c r="C18" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D18" t="s">
-        <v>448</v>
+        <v>504</v>
       </c>
       <c r="E18" t="s">
-        <v>449</v>
+        <v>505</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B19" t="s">
-        <v>719</v>
+        <v>832</v>
       </c>
       <c r="C19" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D19" t="s">
-        <v>720</v>
+        <v>833</v>
       </c>
       <c r="E19" t="s">
-        <v>720</v>
+        <v>833</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B20" t="s">
-        <v>721</v>
+        <v>834</v>
       </c>
       <c r="C20" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D20" t="s">
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="E20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B21" t="s">
-        <v>722</v>
+        <v>835</v>
       </c>
       <c r="C21" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D21" t="s">
-        <v>452</v>
+        <v>508</v>
       </c>
       <c r="E21" t="s">
-        <v>723</v>
+        <v>836</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B22" t="s">
-        <v>724</v>
+        <v>837</v>
       </c>
       <c r="C22" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D22" t="s">
-        <v>653</v>
+        <v>763</v>
       </c>
       <c r="E22" t="s">
-        <v>454</v>
+        <v>510</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B23" t="s">
-        <v>725</v>
+        <v>838</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D23" t="s">
-        <v>726</v>
+        <v>839</v>
       </c>
       <c r="E23" t="s">
-        <v>727</v>
+        <v>840</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B24" t="s">
-        <v>728</v>
+        <v>841</v>
       </c>
       <c r="C24" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D24" t="s">
         <v>78</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B25" t="s">
-        <v>729</v>
+        <v>842</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D25" t="s">
         <v>81</v>
       </c>
       <c r="E25" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B26" t="s">
-        <v>730</v>
+        <v>843</v>
       </c>
       <c r="C26" t="s">
-        <v>526</v>
+        <v>620</v>
       </c>
       <c r="D26" t="s">
-        <v>731</v>
+        <v>844</v>
       </c>
       <c r="E26" t="s">
-        <v>547</v>
+        <v>641</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="B27" t="s">
-        <v>732</v>
+        <v>845</v>
       </c>
       <c r="C27" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>TCV-2 — BUXMELODY</vt:lpstr>
       <vt:lpstr>TCV-2 — CRYSTAL STPETERSBURG</vt:lpstr>
       <vt:lpstr>TCV-2 — FENG HAI 66</vt:lpstr>
       <vt:lpstr>TCV-2 — GSL AFRICA</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN ALFA</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN BELL</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN BETA</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN LINK</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN PARK</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN ROSE</vt:lpstr>
       <vt:lpstr>TCV-2 — HAIAN TIME</vt:lpstr>
+      <vt:lpstr>TCV-2 — HAO HAI JI YUN</vt:lpstr>
       <vt:lpstr>TCV-2 — HONG CHANG SHENG</vt:lpstr>
       <vt:lpstr>TCV-2 — HONG LI CHANG JIU</vt:lpstr>
       <vt:lpstr>TCV-2 — JY BONITO</vt:lpstr>
       <vt:lpstr>TCV-2 — LOA HARMONY</vt:lpstr>
       <vt:lpstr>TCV-2 — MAO GANG QUAN ZHOU</vt:lpstr>
       <vt:lpstr>TCV-2 — MIKHAIL ROBKANOV</vt:lpstr>
+      <vt:lpstr>TCV-2 — ORION</vt:lpstr>
       <vt:lpstr>TCV-2 — TRANSIT SEDANKA</vt:lpstr>
       <vt:lpstr>TCV-2 — TRANSIT TATARKA</vt:lpstr>
       <vt:lpstr>TCV-2 — TRANSIT ZMEINKA</vt:lpstr>
       <vt:lpstr>TCV-2 — XIANG YUAN HE RUN</vt:lpstr>
       <vt:lpstr>TCV-2 — YM CELEBRITY</vt:lpstr>
       <vt:lpstr>TCV-2 — YM CREDENTIAL</vt:lpstr>
       <vt:lpstr>TCV-2 — ВЕНИАМИН ХЛОПИН</vt:lpstr>
       <vt:lpstr>TCV-2 — ТРАНЗИТ ЛУГОВАЯ</vt:lpstr>
       <vt:lpstr>TCV-2 — ТРАНЗИТ МИЛЛИОНКА</vt:lpstr>
       <vt:lpstr>TCV-2 — ТРАНЗИТ ТАВАЙЗА</vt:lpstr>
       <vt:lpstr>TCV-2 — ТРАНЗИТ ШАМОРА</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Maatwebsite</Company>
   <Manager>Maatwebsite</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maatwebsite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Расписание судоходных линий от 01-04-2026 16:48:24</dc:title>
+  <dc:title>Расписание судоходных линий от 08-06-2026 11:11:22</dc:title>
   <dc:description>Default spreadsheet export</dc:description>
   <dc:subject>Spreadsheet export</dc:subject>
   <cp:keywords>maatwebsite, excel, export</cp:keywords>
   <cp:category>Excel</cp:category>
 </cp:coreProperties>
 </file>